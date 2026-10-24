--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -20,102 +20,102 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Ведомость объемов работ к тендеру №1200</t>
   </si>
   <si>
     <t>ЭТО НЕ ОФЕРТА И НЕ КП, ЗАПОЛНЯТЬ ЕЕ НЕ НУЖНО. ЭТО ВЕДОМОСТЬ ОБЪЕМОВ РАБОТ, ИСПОЛЬЗУЙТЕ ЕЕ ДЛЯ ВАШИХ РАСЧЕТОВ</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству силового электрооборудования и электроосвещения. Корпус 1 и 3</t>
+    <t xml:space="preserve">комплекса строительно-монтажных работ по устройству Силового электрооборудования и электроосвещения. Корпус 1, 3 </t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Виды работ</t>
   </si>
   <si>
     <t>Ед. изм.</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>2-я очередь Многофункциональный гостиничный комплекс с подземной автостоянкой (г. Москва, проспект Мира, вл. 222/2 (ТПУ Ростокино))</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>Устройство систем электроснабжения</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Комплекс строительно-монтажных работ по устройству Силового электрооборудования и электроосвещения. Корпус 1. Стилобат, согласно РД: ГКО-303-22-Р-ЭОМ.1</t>
   </si>
   <si>
     <t>компл</t>
   </si>
   <si>
     <t>1.1.2</t>
   </si>
   <si>
     <t>Комплекс строительно-монтажных работ по устройству Силового электрооборудования и электроосвещения. Корпус 3. Стилобат, согласно РД: ГКО-303-22-Р-ЭОМ.3</t>
   </si>
   <si>
     <t>1.1.3</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Силового электрооборудования и электроосвещения. Корпус 1, согласно РД: ИНТР-ЭОМ.</t>
+    <t>Комплекс строительно-монтажных работ по устройству Силового электрооборудования и электроосвещения. Корпус 1, согласно РД: ИНТР-ЭОМ спецификация (см Техническое задание)</t>
   </si>
   <si>
     <t>1.1.4</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Силового электрооборудования и электроосвещения. Корпус 3, согласно РД: ИНТР-ЭОМ.</t>
+    <t>Комплекс строительно-монтажных работ по устройству Силового электрооборудования и электроосвещения. Корпус 3, согласно РД: ИНТР-ЭОМ спецификация (см Техническое задание)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>