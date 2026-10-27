--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -20,81 +20,81 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Ведомость объемов работ к тендеру №1198</t>
   </si>
   <si>
     <t>ЭТО НЕ ОФЕРТА И НЕ КП, ЗАПОЛНЯТЬ ЕЕ НЕ НУЖНО. ЭТО ВЕДОМОСТЬ ОБЪЕМОВ РАБОТ, ИСПОЛЬЗУЙТЕ ЕЕ ДЛЯ ВАШИХ РАСЧЕТОВ</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по отделке WB и устройству инженерных систем в апартаментах. Корпус 2 и 4</t>
+    <t xml:space="preserve">Комплекс строительно-монтажных работ по отделке WB и устройству инженерных систем в апартаментах. Корпус 2 </t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Виды работ</t>
   </si>
   <si>
     <t>Ед. изм.</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>1-я очередь Многофункциональный гостиничный комплекс с подземной автостоянкой (г. Москва, проспект Мира, вл. 222/2 (ТПУ Ростокино))</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>Отделочные работы полов, стен, потолков</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
-    <t>Внутренние отделочные работы WB в апартаментах и внутренние инженерные системы</t>
+    <t>Внутренние отделочные работы WB в апартаментах и внутренние инженерные системы. Корпус 2</t>
   </si>
   <si>
     <t>1.1.1.1</t>
   </si>
   <si>
     <t>Комплекс строительно-монтажных работ по отделке WB апартаментов с учётом каменных кладочных работ по перегородкам, согласно Дизайн проекта/Технического задания. Площадь представлена по полу.</t>
   </si>
   <si>
     <t>м2</t>
   </si>
   <si>
     <t>1.1.1.2</t>
   </si>
   <si>
     <t>Комплекс строительно-монтажных работ по устройству систем ВК в апартаментах, а именно: только устройство запорных кранов на ХВС и ГВС. Площадь представлена по полу</t>
   </si>
   <si>
     <t>1.1.1.3</t>
   </si>
   <si>
     <t>Комплекс строительно-монтажных работ по устройству системы Вентиляции в апартаментах, согласно Дизайн проекта/Технического задания. Площадь представлена по полу</t>
   </si>
   <si>
     <t>1.1.1.4</t>
   </si>
@@ -572,96 +572,96 @@
       <c r="D6" s="8"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="8"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="8">
-        <v>1472.5</v>
+        <v>751.3</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="8">
-        <v>1472.5</v>
+        <v>751.3</v>
       </c>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="8">
-        <v>1472.5</v>
+        <v>751.3</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8">
-        <v>1472.5</v>
+        <v>751.3</v>
       </c>
       <c r="E11" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>