--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -131,57 +131,57 @@
   <si>
     <t>Устройство металлических кассет скрытого монтажа, 600х1800 мм, с учетом подсистемы крепления, RAL, образцы согласовать с УП, согласно ДП</t>
   </si>
   <si>
     <t>1.1.3.2</t>
   </si>
   <si>
     <t>Устройство куборейки, Албес (или аналог), размер реек 50х30(h) мм, шагом 50 мм (или аналог), с учетом покраски запотолочного пространства, образцы, цвет согласовать с УП, согласно ДП</t>
   </si>
   <si>
     <t>1.1.3.3</t>
   </si>
   <si>
     <t>Устройство подвесного потолка на металлическом каркасе с обшивкой ГКЛО (Файерборд или аналог) в 2 слоя и высококачественной окраской, включая подготовку поверхности, RAL согласовать, с учетом потолочных ревизионных лючков (2 шт), нижний и верхний уровень, согласно ДП</t>
   </si>
   <si>
     <t>1.1.4</t>
   </si>
   <si>
     <t>Устройство отделки лестничных площадок с 1 по 17 этаж, с учетом тамбура и помещения связи +59.200. Корпус Б</t>
   </si>
   <si>
     <t>1.1.4.1</t>
   </si>
   <si>
-    <t>Устройство пола, керамогранитная плитка Керама Марацци (или аналог), 600х600 мм, цвет серый, на плиточном клее, с учетом заполнения швов, образцы согласовать с УП, согласно АР</t>
+    <t>Устройство пола, керамогранит технический 300х300 мм, цвет серый (соль-перец), на плиточном клее, с учетом заполнения швов, образцы согласовать с УП, согласно АР</t>
   </si>
   <si>
     <t>1.1.4.2</t>
   </si>
   <si>
-    <t>Устройство плинтуса, керамогранитная плитка Керама Марацци "Плинтус" (или аналог), h=100 мм, цвет серый, на плиточном клее, с учетом заполнения швов, образцы согласовать с УП, согласно АР</t>
+    <t>Устройство плинтуса, керамогранит технический 300х300 мм, цвет серый (соль-перец), h=100 мм, цвет серый, на плиточном клее, с учетом заполнения швов, образцы согласовать с УП, согласно АР</t>
   </si>
   <si>
     <t>пм</t>
   </si>
   <si>
     <t>1.1.4.3</t>
   </si>
   <si>
     <t>Устройство окраски стен, декоративной водно-дисперсионной краской, с учетом подготовки поверхности, цвет согласовать с УП, согласно АР</t>
   </si>
   <si>
     <t>1.1.4.4</t>
   </si>
   <si>
     <t>Устройство окраски потолока, водно-эмульсионной краской, с учетом подготовки поверхности, цвет согласовать с УП, согласно АР</t>
   </si>
   <si>
     <t>1.1.5</t>
   </si>
   <si>
     <t>Устройство финишной отделки пола типового этажа, с учетом тех. пом. на отм. +3.900. Корпус А</t>
   </si>
   <si>
     <t>1.1.5.1</t>
   </si>