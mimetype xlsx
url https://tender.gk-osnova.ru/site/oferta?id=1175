--- v0 (2026-07-24)
+++ v1 (2026-09-22)
@@ -12,149 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Ведомость объемов работ к тендеру №1175</t>
   </si>
   <si>
     <t>ЭТО НЕ ОФЕРТА И НЕ КП, ЗАПОЛНЯТЬ ЕЕ НЕ НУЖНО. ЭТО ВЕДОМОСТЬ ОБЪЕМОВ РАБОТ, ИСПОЛЬЗУЙТЕ ЕЕ ДЛЯ ВАШИХ РАСЧЕТОВ</t>
   </si>
   <si>
     <t>Комплекс строительно-монтажных работ по устройству наружных стеклянных ограждений кровли ДОО и террас корпуса 4, 5</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Виды работ</t>
   </si>
   <si>
     <t>Ед. изм.</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Встроенно-пристроенный ДОО (г. Москва, ул. Ботаническая, вл. 29 (Гостиница Останкино))</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>Устройство окон, витражей, светопрозрачных конструкций</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Устройство стеклянных ограждений триплекс. ДОО</t>
   </si>
   <si>
     <t>1.1.1.1</t>
   </si>
   <si>
-    <t>ОГ-2. Устройство закаленных стеклянных ограждений, прозрачное, триплекс 12 UltraClear закаленное/1.52 мм констр. пленка/12 UltraClear закаленное, высотой 885 мм, в зажимном профиле, с учетом поручня и крепления к основанию, согласно РД</t>
+    <t>ОГ-2. Устройство стекла многослойного (триплекс) закаленное 10М1зак.3.10М1зак., пленка EVA бесцветная, 3 слоя, высотой 885 мм, в зажимном профиле, с учетом поручня и крепления к основанию, согласно РД</t>
   </si>
   <si>
     <t>пм</t>
   </si>
   <si>
     <t>БОТ-4 Жилой дом 1 секционный, 31-х этажный (г. Москва, ул. Ботаническая, вл. 29 (Гостиница Останкино))</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t xml:space="preserve">Устройство окон, витражей, светопрозрачных конструкций </t>
   </si>
   <si>
     <t>2.1.1</t>
   </si>
   <si>
     <t>Устройство стеклянных ограждений триплекс. Корпус 4</t>
   </si>
   <si>
     <t>2.1.1.1</t>
   </si>
   <si>
-    <t>Устройство закаленных стеклянных ограждений, прозрачное, триплекс 12 UltraClear закаленное/1.52 мм констр. пленка/12 UltraClear закаленное , высотой 1500 мм, в зажимном профиле, с учетом поручня и крепления к основанию, согласно РД</t>
+    <t>Устройство стекла многослойного (триплекс) закаленное 10М1зак.3.10М1зак., пленка EVA бесцветная, 3 слоя, высотой 1500 мм, в зажимном профиле, с учетом поручня и крепления к основанию, согласно РД</t>
   </si>
   <si>
     <t>2.1.1.2</t>
   </si>
   <si>
-    <t>Устройство закаленных стеклянных ограждений, прозрачное, триплекс 12 UltraClear закаленное/1.52 мм констр. пленка/12 UltraClear закаленное, высотой 1500 мм, в зажимном профиле, с учетом поручня и крепления к основанию, согласно РД</t>
-[...1 lines deleted...]
-  <si>
     <t>БОТ-5 Жилой дом 1 секционный, 31-х этажный (г. Москва, ул. Ботаническая, вл. 29 (Гостиница Останкино))</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>3.1.1</t>
   </si>
   <si>
     <t>Устройство стеклянных ограждений триплекс. Корпус 5</t>
   </si>
   <si>
     <t>3.1.1.1</t>
   </si>
   <si>
-    <t>ОГ-1. Устройство закаленных стеклянных ограждений, прозрачное, триплекс 12 UltraClear закаленное/1.52 мм констр. пленка/12 UltraClear закаленное, высотой 1500 мм, в зажимном профиле, с учетом поручня и крепления к основанию, согласно РД</t>
+    <t>ОГ-1. Устройство стекла многослойного (триплекс) закаленное 10М1зак.3.10М1зак., пленка EVA бесцветная, 3 слоя, высотой 1500 мм, в зажимном профиле, с учетом поручня и крепления к основанию, согласно РД</t>
   </si>
   <si>
     <t>3.1.1.2</t>
   </si>
   <si>
-    <t>ОГ-1.1. Устройство закаленных стеклянных ограждений, прозрачное, триплекс 12 UltraClear закаленное/1.52 мм констр. пленка/12 UltraClear закаленное, высотой 1500 мм, в зажимном профиле, с учетом поручня и крепления к основанию, согласно РД</t>
+    <t>ОГ-1.1. Устройство стекла многослойного (триплекс) закаленное 10М1зак.3.10М1зак., пленка EVA бесцветная, 3 слоя, высотой 1500 мм, в зажимном профиле, с учетом поручня и крепления к основанию, согласно РД</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -662,114 +659,114 @@
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="8"/>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="8">
         <v>39.76</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8">
         <v>3.03</v>
       </c>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5">
         <v>3</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="8"/>
       <c r="E14" s="4"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="8"/>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="9" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="8"/>
       <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="10" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8">
         <v>37.5</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="10" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="8">
         <v>2.9</v>
       </c>
       <c r="E18" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>