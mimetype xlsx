--- v0 (2026-07-27)
+++ v1 (2026-09-11)
@@ -1778,66 +1778,66 @@
       <c r="A62" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D62" s="8">
         <v>1</v>
       </c>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D63" s="8">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D64" s="8">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="8">
         <v>4</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>56</v>
       </c>
@@ -1853,66 +1853,66 @@
       <c r="A67" s="5" t="s">
         <v>116</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D67" s="8">
         <v>4</v>
       </c>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D68" s="8">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="5" t="s">
         <v>118</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="8">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="E69" s="4"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="8">
         <v>1</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="5" t="s">
         <v>122</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>123</v>
       </c>