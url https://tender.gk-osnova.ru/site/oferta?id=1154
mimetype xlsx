--- v0 (2026-06-30)
+++ v1 (2026-08-20)
@@ -12,242 +12,3263 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1067">
   <si>
     <t>Ведомость объемов работ к тендеру №1154</t>
   </si>
   <si>
     <t>ЭТО НЕ ОФЕРТА И НЕ КП, ЗАПОЛНЯТЬ ЕЕ НЕ НУЖНО. ЭТО ВЕДОМОСТЬ ОБЪЕМОВ РАБОТ, ИСПОЛЬЗУЙТЕ ЕЕ ДЛЯ ВАШИХ РАСЧЕТОВ</t>
   </si>
   <si>
-    <t xml:space="preserve">Комплекс строительно-монтажных работ по устройству слаботочных систем, согласно разделов РД: СОТ; АСКУВ; АСКУТ; АСКУЭ; АСУД; СКС; СОУЭ; СПС, СПЗ; ОЗДС; СКУД; СОВ; СОТС; РФ с учётом допроектирования </t>
+    <t>Комплекс строительно-монтажных работ по устройству слаботочных систем, согласно разделов РД: СОТ; АСКУВ; АСКУТ; АСКУЭ; АСУД; СКС; СОУЭ; СПС, СПЗ; ОЗДС; СКУД; СОВ; СОТС; РФ</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Виды работ</t>
   </si>
   <si>
     <t>Ед. изм.</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Жилой комплекс, расположенный по адресу: г. Москва, внутригородское муниципальное образование Соколиная Гора, 8-я улица Соколиной Горы, земельный учас</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>Устройство слаботочных сетей</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
-    <t>Допроектирование раздела РД 15-ОМ/2023-СОТ Система охранного телевидения</t>
-[...2 lines deleted...]
-    <t>компл</t>
+    <t>АСКУВ. Приборы и средства автоматизации</t>
+  </si>
+  <si>
+    <t>1.1.1.1</t>
+  </si>
+  <si>
+    <t>Шкаф АСКУВ</t>
+  </si>
+  <si>
+    <t>компл.</t>
+  </si>
+  <si>
+    <t>1.1.1.2</t>
+  </si>
+  <si>
+    <t>Навесной шкаф СЕ, 600х1000х400, IP65  R5ST1064 DKC</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>1.1.1.3</t>
+  </si>
+  <si>
+    <t>УСПД Пульсар  НПП «Тепловодохран» Н00024632</t>
+  </si>
+  <si>
+    <t>1.1.1.4</t>
+  </si>
+  <si>
+    <t>Источник питания 230В / 15В, 3А, тип ИП15-60 НПП «Тепловодохран» ИП15-60</t>
+  </si>
+  <si>
+    <t>1.1.1.5</t>
+  </si>
+  <si>
+    <t>Модуль бесперебойного питания, 4 А НПП «Тепловодохран»</t>
+  </si>
+  <si>
+    <t>1.1.1.6</t>
+  </si>
+  <si>
+    <t>Аккумуляторная батарея 12В для МБП, 7 Ач НПП «Тепловодохран» АКБ 12V/7Ah</t>
+  </si>
+  <si>
+    <t>1.1.1.7</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель, 2 полюсный, 10А, 6 кА, тип C, S 202-C 10 ABB S 202-C 10 или аналог</t>
+  </si>
+  <si>
+    <t>1.1.1.8</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель, 1 полюсный, 2А, 6 кА, тип C, S 201-C 2 ABB S 201-C 2 или аналог</t>
+  </si>
+  <si>
+    <t>1.1.1.9</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель, 1 полюсный, 6А, 6 кА, тип C, S 201-C 6 ABB S 201-C 6 или аналог</t>
+  </si>
+  <si>
+    <t>1.1.1.10</t>
+  </si>
+  <si>
+    <t>Лампа сигнальная со встроенным светодиодом , U ном =230В, зеленый, тип XB5AVM3 ABB или аналог</t>
+  </si>
+  <si>
+    <t>1.1.1.11</t>
+  </si>
+  <si>
+    <t>Розетка на DIN-рейку с заземляющим контактом, тип M1173 ABB или аналог</t>
+  </si>
+  <si>
+    <t>1.1.1.12</t>
+  </si>
+  <si>
+    <t>Клемма 2,5 (4) мм2, проходная WAGO или аналог</t>
+  </si>
+  <si>
+    <t>1.1.1.13</t>
+  </si>
+  <si>
+    <t>Клемма проходная с заземлением, желто-зеленая WAGO или аналог</t>
+  </si>
+  <si>
+    <t>1.1.1.14</t>
+  </si>
+  <si>
+    <t>DIN-рейка оцинкованная ABB или аналог</t>
+  </si>
+  <si>
+    <t>м.</t>
+  </si>
+  <si>
+    <t>1.1.1.15</t>
+  </si>
+  <si>
+    <t>Короб перфорированный, серый RL6 25x40 ABB или аналог</t>
+  </si>
+  <si>
+    <t>1.1.1.16</t>
+  </si>
+  <si>
+    <t>Ввод кабельный пластиковый ABB или аналог</t>
   </si>
   <si>
     <t>1.1.2</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Системы охранного телевидения, согласно РД 15-ОМ/2023-СОТ и Технического задания</t>
+    <t>АСКУВ. Кабельная продукция</t>
+  </si>
+  <si>
+    <t>1.1.2.1</t>
+  </si>
+  <si>
+    <t>Кабель симметричный парной скрутки КИПвЭнг (А)-HF 1x2x0,78 или аналог</t>
+  </si>
+  <si>
+    <t>1.1.2.2</t>
+  </si>
+  <si>
+    <t>Кабель монтажный  МКШнг (А)-HF 1x2x0,78 или аналог</t>
+  </si>
+  <si>
+    <t>1.1.2.3</t>
+  </si>
+  <si>
+    <t>Блок коммутации  КМТ-010-022  plc-kmt-010-022  EKF или аналог</t>
+  </si>
+  <si>
+    <t>1.1.2.4</t>
+  </si>
+  <si>
+    <t>Коробка распределительная с крышкой (65х65х50), 4 мембр. вводов IP55 EKF  КМР-030-036  EKF или аналог</t>
+  </si>
+  <si>
+    <t>1.1.2.5</t>
+  </si>
+  <si>
+    <t>Клемма 3-x проводная  WAGO  222-413 или аналог</t>
+  </si>
+  <si>
+    <t>1.1.2.6</t>
+  </si>
+  <si>
+    <t>Труба ПВХ гибкая гофр. д.25мм, лёгкая с протяжкой, 50м, цвет серый  ДКС или аналог</t>
+  </si>
+  <si>
+    <t>1.1.2.7</t>
+  </si>
+  <si>
+    <t>Держатель с защелкой, д.25мм ДКС или аналог</t>
+  </si>
+  <si>
+    <t>1.1.2.8</t>
+  </si>
+  <si>
+    <t>Труба металлическая, д.20мм ДКС или аналог</t>
+  </si>
+  <si>
+    <t>1.1.2.9</t>
+  </si>
+  <si>
+    <t>Стяжка 250 мм</t>
+  </si>
+  <si>
+    <t>уп.</t>
+  </si>
+  <si>
+    <t>1.1.2.10</t>
+  </si>
+  <si>
+    <t>Бирка кабельная с клипсой (с защелкой)</t>
+  </si>
+  <si>
+    <t>1.1.2.11</t>
+  </si>
+  <si>
+    <t>Пена двухкомпонентная огнезащитная DN1201</t>
   </si>
   <si>
     <t>1.1.3</t>
   </si>
   <si>
-    <t>Допроектирование раздела РД 15-ОМ/2023-АСКУВ Автоматизированная система контроля и учета водопотребления</t>
+    <t>АСКУТ. Приборы и средства автоматизации</t>
+  </si>
+  <si>
+    <t>1.1.3.1</t>
+  </si>
+  <si>
+    <t>Шкаф АСКУТ</t>
+  </si>
+  <si>
+    <t>1.1.3.2</t>
+  </si>
+  <si>
+    <t>Навесной шкаф СЕ, 600х1000х400, IP65  R5ST1064  DKC</t>
+  </si>
+  <si>
+    <t>1.1.3.3</t>
+  </si>
+  <si>
+    <t>УСПД Пульсар  НПП «Тепловодохран»</t>
+  </si>
+  <si>
+    <t>1.1.3.4</t>
+  </si>
+  <si>
+    <t>Источник питания 230В / 15В, 3А, тип ИП15-60   НПП «Тепловодохран» ИП15-60</t>
+  </si>
+  <si>
+    <t>1.1.3.5</t>
+  </si>
+  <si>
+    <t>Модуль бесперебойного питания, 4 А   НПП «Тепловодохран»</t>
+  </si>
+  <si>
+    <t>1.1.3.6</t>
+  </si>
+  <si>
+    <t>Аккумуляторная батарея 12В для МБП, 7 Ач   НПП «Тепловодохран» АКБ 12V/7Ah</t>
+  </si>
+  <si>
+    <t>1.1.3.7</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель, 2 полюсный, 10А, 6 кА, тип C, S 202-C 10   ABB S 202-C 10 или аналог</t>
+  </si>
+  <si>
+    <t>1.1.3.8</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель, 1 полюсный, 2А, 6 кА, тип C, S 201-C 2   ABB S 201-C 2 или аналог</t>
+  </si>
+  <si>
+    <t>1.1.3.9</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель, 1 полюсный, 6А, 6 кА, тип C, S 201-C 6   ABB S 201-C 6 или аналог</t>
+  </si>
+  <si>
+    <t>1.1.3.10</t>
+  </si>
+  <si>
+    <t>Лампа сигнальная со встроенным светодиодом , U ном =230В , зеленый , тип XB5AVM3   ABB  или аналог</t>
+  </si>
+  <si>
+    <t>1.1.3.11</t>
+  </si>
+  <si>
+    <t>Розетка на DIN-рейку с заземляющим контактом, тип M1173   ABB  или аналог</t>
+  </si>
+  <si>
+    <t>1.1.3.12</t>
+  </si>
+  <si>
+    <t>Клемма 2,5 (4) мм2, проходная   WAGO  или аналог</t>
+  </si>
+  <si>
+    <t>1.1.3.13</t>
+  </si>
+  <si>
+    <t>Клемма проходная с заземлением, желто-зеленая   WAGO  или аналог</t>
+  </si>
+  <si>
+    <t>1.1.3.14</t>
+  </si>
+  <si>
+    <t>DIN-рейка оцинкованная   ABB  или аналог</t>
+  </si>
+  <si>
+    <t>1.1.3.15</t>
+  </si>
+  <si>
+    <t>Короб перфорированный, серый RL6 25x40   ABB  или аналог</t>
+  </si>
+  <si>
+    <t>1.1.3.16</t>
+  </si>
+  <si>
+    <t>Ввод кабельный пластиковый   ABB  или аналог</t>
   </si>
   <si>
     <t>1.1.4</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Автоматизированной системы контроля и учета водопотребления, согласно РД 15-ОМ/2023-АСКУВ и Технического задания</t>
+    <t>АСКУТ. Кабельная продукция</t>
+  </si>
+  <si>
+    <t>1.1.4.1</t>
+  </si>
+  <si>
+    <t>Кабель симметричный парной скрутки  КИПвЭнг (А)-HF 1x2x0,78</t>
+  </si>
+  <si>
+    <t>1.1.4.2</t>
+  </si>
+  <si>
+    <t>Кабель монтажный  МКШнг (А)-HF 2x1,0</t>
+  </si>
+  <si>
+    <t>1.1.4.3</t>
+  </si>
+  <si>
+    <t>Блок коммутации    КМТ-010-022  plc-kmt-010-022  EKF</t>
+  </si>
+  <si>
+    <t>1.1.4.4</t>
+  </si>
+  <si>
+    <t>Труба ПВХ гибкая гофр. д.25мм, лёгкая с протяжкой, 50м, цвет серый  ДКС</t>
+  </si>
+  <si>
+    <t>1.1.4.5</t>
+  </si>
+  <si>
+    <t>Держатель с защелкой, д.25мм  ДКС</t>
+  </si>
+  <si>
+    <t>1.1.4.6</t>
+  </si>
+  <si>
+    <t>Труба металлическая, д.20мм  ДКС</t>
+  </si>
+  <si>
+    <t>1.1.4.7</t>
+  </si>
+  <si>
+    <t>1.1.4.8</t>
+  </si>
+  <si>
+    <t>1.1.4.9</t>
+  </si>
+  <si>
+    <t>Пена двухкомпонентная огнезащитная  DN1201</t>
+  </si>
+  <si>
+    <t>1.1.4.10</t>
+  </si>
+  <si>
+    <t>Патчкорд 20м  Cablexpert PP12-20M/BK</t>
+  </si>
+  <si>
+    <t>1.1.4.11</t>
+  </si>
+  <si>
+    <t>Программный комплекс «ИАСКУЭ «Пульсар»  НПП «Тепловодохран»</t>
   </si>
   <si>
     <t>1.1.5</t>
   </si>
   <si>
-    <t>Допроектирование раздела РД 15-ОМ/2023-АСКУТ Автоматизированная система контроля и учета теплоэнергии</t>
+    <t>СОВ. Оборудование</t>
+  </si>
+  <si>
+    <t>1.1.5.1</t>
+  </si>
+  <si>
+    <t>ВП Видеопанель многоабонентская домофона со считывателем DS-KD9203-E6  Hikvision</t>
+  </si>
+  <si>
+    <t>1.1.5.2</t>
+  </si>
+  <si>
+    <t>ВП Видеопанель одноабонентская домофона со считывателем DS-KV8113-WME1(C)  Hikvision</t>
+  </si>
+  <si>
+    <t>1.1.5.3</t>
+  </si>
+  <si>
+    <t>МК Монитор консьержа DS-KH6320-TE1 Hikvision</t>
+  </si>
+  <si>
+    <t>1.1.5.4</t>
+  </si>
+  <si>
+    <t>Z Замок электромагнитный DS-K4H250S Hikvision</t>
+  </si>
+  <si>
+    <t>1.1.5.5</t>
+  </si>
+  <si>
+    <t>K Кнопка выхода механическая DS-K7P02 Hikvision</t>
+  </si>
+  <si>
+    <t>1.1.5.6</t>
+  </si>
+  <si>
+    <t>Стойка для одноабонетской вызывной панели и считывателя СТ-ДФ-1300-Hik</t>
+  </si>
+  <si>
+    <t>1.1.5.7</t>
+  </si>
+  <si>
+    <t>БП Резервированный источник вторичного электропитания 12 В, ток до 2 А, с местом под один АКБ 12 В 7 А·ч ИВЭПР 12/2 1?7-Р.  Рубеж</t>
+  </si>
+  <si>
+    <t>1.1.5.8</t>
+  </si>
+  <si>
+    <t>К16  Неуправляемый PoE?коммутатор 16?10/100 + 2?uplink  SH-20.16  BAS-IP</t>
+  </si>
+  <si>
+    <t>1.1.5.9</t>
+  </si>
+  <si>
+    <t>К8  Неуправляемый PoE?коммутатор 8?10/100 + uplink  SH-20.8  BAS-IP</t>
+  </si>
+  <si>
+    <t>1.1.5.10</t>
+  </si>
+  <si>
+    <t>К4  Неуправляемый PoE?коммутатор 4?10/100 + uplink  SH-20.4  BAS-IP</t>
+  </si>
+  <si>
+    <t>1.1.5.11</t>
+  </si>
+  <si>
+    <t>SFP Оптический SFP модуль. До 1,25Гбит/с. Расстояние передачи по одномодовому волокну до 10 км.
+Оптический порт: Duplex LC (tx1310нм. + rx1310нм)  DEM-310GT  D-link</t>
+  </si>
+  <si>
+    <t>1.1.5.12</t>
+  </si>
+  <si>
+    <t>Патч-панель 19", 1U, 24 порта RJ-45 Cat.5  PP24-1UC5EU-D05  ITK</t>
+  </si>
+  <si>
+    <t>1.1.5.13</t>
+  </si>
+  <si>
+    <t>Коммутатор ядра, 16 портов SFP+ и 1 порт RJ-45  CRS317-1G-16S+RM  Mikrotik</t>
+  </si>
+  <si>
+    <t>1.1.5.14</t>
+  </si>
+  <si>
+    <t>Коммутатор распределения, 24 порта 10/100/1000Base-T (PoE+), 4 порта SFP+  CRS328-24P-4S+RM  Mikrotik</t>
+  </si>
+  <si>
+    <t>1.1.5.15</t>
+  </si>
+  <si>
+    <t>ИБП линейно-интерактивный 1500 ВА / 1200 Вт  INFORPRO1500IN  DKC</t>
+  </si>
+  <si>
+    <t>1.1.5.16</t>
+  </si>
+  <si>
+    <t>Батарейный модуль 24 В для INFORPRO1500IN  BPSMLR1-24V  DKC</t>
+  </si>
+  <si>
+    <t>1.1.5.17</t>
+  </si>
+  <si>
+    <t>BTM  Устройство дистанционного пуска электроконтактное "АВАРИЙНЫЙ ВЫХОД"  УДП 513-10  Рубеж</t>
+  </si>
+  <si>
+    <t>1.1.5.18</t>
+  </si>
+  <si>
+    <t>Ш Комплект скоростного шлагбаума со стрелой 3 м, интенсивность 70 %, время открывания 2-3
+сек., 220 В, 300 Вт, IP54, -40…+55 °C. В комплекте: стойка Barrier-PRO-RPD со встроенной
+сигнальной лампой и встроенным приемником (до 60 брелоков), стрела BOOM-3, опора стрелы
+V-HOLDER, ключ-кнопка KEYSWITCH-N, фотоэлементы PHOTOCELL-N BR-PRO-RPD3000KIT  DoorHan</t>
+  </si>
+  <si>
+    <t>1.1.5.19</t>
+  </si>
+  <si>
+    <t>ТШ  Шкаф сетевой 19" Linea N, черный, 42U, 600х800 мм  LN05-42U68-GM  ITK</t>
+  </si>
+  <si>
+    <t>1.1.5.20</t>
+  </si>
+  <si>
+    <t>ТШ  Шкаф сетевой 19" Linea N, черный, 33U, 600х800 мм  LN05-33U68-GM  ITK</t>
+  </si>
+  <si>
+    <t>1.1.5.21</t>
+  </si>
+  <si>
+    <t>ODF  Оптический распределительный кросс укомплектованный: LC (duplex) 8 шт; OS2, 1U  FOBX24-1U-8LCUD09  ITK</t>
+  </si>
+  <si>
+    <t>1.1.5.22</t>
+  </si>
+  <si>
+    <t>Блок силовых розеток 19" без шнура, с автоматом 1P 16А, 7 розеток SCHUKO, ,AC 220 В/50 Гц, P
+max 4 кВт, 45х484х45 мм,алюминиевый корпус, цвет черный.  R-16-7S-A-440-K  REM</t>
+  </si>
+  <si>
+    <t>1.1.5.23</t>
+  </si>
+  <si>
+    <t>Кабельный органайзер 19" 1U 5 колец черный  CO05-1M5RM  ITK</t>
+  </si>
+  <si>
+    <t>1.1.5.24</t>
+  </si>
+  <si>
+    <t>Модуль релейный адресный для управления исполнительными устройствами  РМ?1 прот.R3  Рубеж</t>
   </si>
   <si>
     <t>1.1.6</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Автоматизированной системы контроля и учета теплоэнергии, согласно РД 15-ОМ/2023-АСКУТ и Технического задания</t>
+    <t>СОВ. Кабели, провода, шнуры и шины</t>
+  </si>
+  <si>
+    <t>1.1.6.1</t>
+  </si>
+  <si>
+    <t>Кабель оптический ОКВнг (А)-HF-РД-2 (G.652.D) распределительный IN OS2 9/125 2 волокна LSZH  FOC0902-D-IN02-HF-500  ITK</t>
+  </si>
+  <si>
+    <t>м</t>
+  </si>
+  <si>
+    <t>1.1.6.2</t>
+  </si>
+  <si>
+    <t>Кабель витая пара U/UTP кат.5e 4?2?0,52, медный, LSZH нг(А)-HF  LC1-C5E04-121 ITK</t>
+  </si>
+  <si>
+    <t>1.1.6.3</t>
+  </si>
+  <si>
+    <t>Кабель сигнальный экранированный, парной скрутки, 2?0,50 мм?, ПВХ нг(А)-LS, для систем
+сигнализации и управления  КСВЭВнг(А)-LS 2х0,5</t>
+  </si>
+  <si>
+    <t>1.1.6.4</t>
+  </si>
+  <si>
+    <t>Кабель огнестойкий для систем пожарной сигнализации и оповещения, 1 2 0,75 мм2, не
+распространяющий горение, с пониженным дымо?и газовыделением,  КПCЭнг(А)-FRLS 1х2х0,75</t>
+  </si>
+  <si>
+    <t>1.1.6.5</t>
+  </si>
+  <si>
+    <t>Патч-корд оптический, SM OS2 9/125, LC/UPC-LC/UPC, duplex LC/UPC-LC/UPC duplex SM ITK</t>
+  </si>
+  <si>
+    <t>1.1.6.6</t>
+  </si>
+  <si>
+    <t>Патч-корд, RJ-45 - RJ-45 Cat.5е, 0,5 м PC01-C5EUL-05M, ITK</t>
+  </si>
+  <si>
+    <t>1.1.6.7</t>
+  </si>
+  <si>
+    <t>Комплект проводов и метизов для заземления шкафа ITK-SET-ZAZ-COMP ITK</t>
+  </si>
+  <si>
+    <t>1.1.6.8</t>
+  </si>
+  <si>
+    <t>ПК DEXP Atlas H494 [Intel Core i3-12100, 4 x 3.3 ГГц, 16 ГБ DDR4, SSD 256 ГБ, Windows 11 , 1 x
+HDMI, 1 x VGA (D-Sub), Intel H610, блок питания - 350 Вт]  Atlas H468  DEXP</t>
   </si>
   <si>
     <t>1.1.7</t>
   </si>
   <si>
-    <t>Допроектирование раздела РД 15-ОМ/2023-АСКУЭ Автоматизированная система контроля и учета электроэнергии</t>
+    <t>СОВ. Изделия и материалы</t>
+  </si>
+  <si>
+    <t>1.1.7.1</t>
+  </si>
+  <si>
+    <t>Труба ПНД д.50 мм</t>
+  </si>
+  <si>
+    <t>1.1.7.2</t>
+  </si>
+  <si>
+    <t>Разъем RJ-45 под витую пару, кат. 5e, 0.51-0.64 мм(по меди), 20 шт, CS3-1C5EU  ITK</t>
+  </si>
+  <si>
+    <t>1.1.7.3</t>
+  </si>
+  <si>
+    <t>Труба ПВХ гибкая гофрированная, д. 20 мм, не распростр. горение с протяжкой D=20мм</t>
+  </si>
+  <si>
+    <t>1.1.7.4</t>
+  </si>
+  <si>
+    <t>Крепежный комплект (дюбель+саморез)</t>
+  </si>
+  <si>
+    <t>1.1.7.5</t>
+  </si>
+  <si>
+    <t>Двухкомпонентная огнестойкая пена DN1201</t>
+  </si>
+  <si>
+    <t>1.1.7.6</t>
+  </si>
+  <si>
+    <t>Труба металлическая d40 (гильзы через стены перекрытия)</t>
+  </si>
+  <si>
+    <t>1.1.7.7</t>
+  </si>
+  <si>
+    <t>Бирка кабельная для маркировки кабельной продукции  У-136</t>
+  </si>
+  <si>
+    <t>1.1.7.8</t>
+  </si>
+  <si>
+    <t>Маркер перманентный для маркировки кабельной продукции</t>
+  </si>
+  <si>
+    <t>1.1.7.9</t>
+  </si>
+  <si>
+    <t>Стяжка 250мм</t>
   </si>
   <si>
     <t>1.1.8</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Автоматизированной системы контроля и учета электроэнергии, согласно РД 15-ОМ/2023-АСКУЭ и Технического задания</t>
+    <t>СОТ. Изделия и материалы</t>
+  </si>
+  <si>
+    <t>1.1.8.1</t>
+  </si>
+  <si>
+    <t>Купольная IP-камера видеонаблюдения. 4-мегапиксельный светочувствительный сенсор. Видеопоток с максимальным разрешением 4 Мп (2688x1520) и скоростью трансляции 25 к/с для моделей. RVi-1NCD4065  RVI</t>
+  </si>
+  <si>
+    <t>1.1.8.2</t>
+  </si>
+  <si>
+    <t>Патч-корд оптический, SM OS2 9/125, LC/UPC-LC/UPC, duplex LC/UPC-LC/UPC duplex SM  ITK</t>
+  </si>
+  <si>
+    <t>1.1.8.3</t>
+  </si>
+  <si>
+    <t>Патч-корд, RJ-45 - RJ-45 Cat.5е, 0,5 м PC01-C5EUL-05M  ITK</t>
+  </si>
+  <si>
+    <t>1.1.8.4</t>
+  </si>
+  <si>
+    <t>Розетка модульная на DIN-рейку 2P+PE 16А 230В YND10-16-15-100  ITK</t>
+  </si>
+  <si>
+    <t>1.1.8.5</t>
+  </si>
+  <si>
+    <t>Коммутатор распределения PoE 48 портов CRS354-48P-4S+2Q+RM  MikroTik</t>
+  </si>
+  <si>
+    <t>1.1.8.6</t>
+  </si>
+  <si>
+    <t>1.1.8.7</t>
+  </si>
+  <si>
+    <t>Патч-панель 24 порта Cat.5e PP24-1UC5EU-D05  ITK</t>
+  </si>
+  <si>
+    <t>1.1.8.8</t>
+  </si>
+  <si>
+    <t>Патч-панель 48 портов Cat.5e PP48-1UC5EU-D05H  ITK</t>
+  </si>
+  <si>
+    <t>1.1.8.9</t>
+  </si>
+  <si>
+    <t>Видеосервер</t>
+  </si>
+  <si>
+    <t>1.1.8.10</t>
+  </si>
+  <si>
+    <t>Сервер системы видеонаблюдения на 128 IP-каналов, RAID-контроллер, 2?SSD, 8?HDD RV-SE2900 Оператор ECO  RVI</t>
+  </si>
+  <si>
+    <t>1.1.8.11</t>
+  </si>
+  <si>
+    <t>Жесткий диск для систем видеонаблюдения 18 ТБ SkyHawk AI ST18000VE002  Seagate</t>
+  </si>
+  <si>
+    <t>1.1.8.12</t>
+  </si>
+  <si>
+    <t>ПО - Расширение лицензии PRO на интеграцию ЕЦХД Rubezh Video Operator  RVI</t>
+  </si>
+  <si>
+    <t>1.1.8.13</t>
+  </si>
+  <si>
+    <t>ПО - Распознавание номеров транспортных средств R-Auto Rubezh Video Operator  RVI</t>
+  </si>
+  <si>
+    <t>1.1.8.14</t>
+  </si>
+  <si>
+    <t>УРМ. Подключение до 2 мониторов; AC 220V, В составе программного решения Оператор, для обеспечения системы видеонаблюдения -УРМ. В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы. Гарантия 3 года. RV-WS0320   RVI</t>
+  </si>
+  <si>
+    <t>1.1.8.15</t>
+  </si>
+  <si>
+    <t>Диагональ: 27" Разрешение: FullHD Матрица: IPS, отклик 5 мс Яркость: 250 кд/м? Видеовход: VGA?1, HDMI?1 Встроенные динамики Аудиовход: 1?3.5 мм jack Размер VESA: 100?100 Материал корпуса: Пластик RVi-M27P  RVI</t>
+  </si>
+  <si>
+    <t>1.1.8.16</t>
+  </si>
+  <si>
+    <t>Онлайн ИБП ДКС серии Смолл Тауэр (Small Tower), 2000 ВА/1800 Вт, 1/1, 4xSchuko, EPO,USB, RS-232, RJ45, з/у 6А, без АКБ SMALLT2A0PS  АО «ДКС»,</t>
+  </si>
+  <si>
+    <t>1.1.8.17</t>
+  </si>
+  <si>
+    <t>Батарейный блок для ИБП SMALLT2, Tower, 6х7Ач, 72В, 418x335x191 мм, вес 26,5 кг BPSMLT2-72V  АО «ДКС»,</t>
+  </si>
+  <si>
+    <t>1.1.8.18</t>
+  </si>
+  <si>
+    <t>Радиомост (точка доступа) SXTsq Lite5  MikroTik</t>
+  </si>
+  <si>
+    <t>1.1.8.19</t>
+  </si>
+  <si>
+    <t>Повторитель линии Ethernet сигнала с PoE RVi-1NE10-2FP  RVI</t>
+  </si>
+  <si>
+    <t>1.1.8.20</t>
+  </si>
+  <si>
+    <t>Кабель витая пара U/UTP кат.5e 4?2?0,52, медный, LSZH нг(А)-HF LC1-C5E04-121  ITK</t>
+  </si>
+  <si>
+    <t>1.1.8.21</t>
+  </si>
+  <si>
+    <t>Разъем RJ-45 под витую пару, кат. 5e, 0.51-0.64 мм(по меди), 20 шт,  CS3-1C5EU ITK</t>
+  </si>
+  <si>
+    <t>упак.</t>
+  </si>
+  <si>
+    <t>1.1.8.22</t>
+  </si>
+  <si>
+    <t>Труба ПВХ гибкая гофрированная, д. 20 мм, не распростр. горение с протяжкой  91920 DKC</t>
+  </si>
+  <si>
+    <t>1.1.8.23</t>
+  </si>
+  <si>
+    <t>Навесной шкаф СE, 300х200х150 мм.,IP66  R5СE0341 DKC</t>
+  </si>
+  <si>
+    <t>1.1.8.24</t>
+  </si>
+  <si>
+    <t>Крепление для труб ПВХ с защелкой D=20мм (упак. -100 шт.)  51020 DKC</t>
+  </si>
+  <si>
+    <t>упак</t>
+  </si>
+  <si>
+    <t>1.1.8.25</t>
+  </si>
+  <si>
+    <t>Двухкомпонентная огнестойкая пена  DN1201 DKC</t>
+  </si>
+  <si>
+    <t>1.1.8.26</t>
+  </si>
+  <si>
+    <t>Бирка кабельная для маркировки кабельной продукции У-136</t>
+  </si>
+  <si>
+    <t>1.1.8.27</t>
+  </si>
+  <si>
+    <t>1.1.8.28</t>
+  </si>
+  <si>
+    <t>Хомут-стяжка кабельная нейлоновая 250x3,6 мм, белая (уп 100 шт)  07-0250</t>
   </si>
   <si>
     <t>1.1.9</t>
   </si>
   <si>
-    <t>Допроектирование раздела 15-ОМ/2023-ДС6-АСУД (СГС, АВК1, АВК.ДР, АВК.ВНС, СЗ) Автоматизированная система управления и диспетчеризации, в том числе система голосовой двухсторонней связи (СГС), система автоматизации канализации (АВК1, АВК.ДР), система автоматизации водопроводной насосной станции (АВК.ВНС), система загазованности (СЗ).</t>
+    <t>СОТС. Оборудование</t>
+  </si>
+  <si>
+    <t>1.1.9.1</t>
+  </si>
+  <si>
+    <t>Прибор приемо-контрольный Приток-А КОП-02.6  ООО ОБ "Сократ"</t>
+  </si>
+  <si>
+    <t>1.1.9.2</t>
+  </si>
+  <si>
+    <t>Извещатель охранный ручной точечный электроконтактный ИО101-7/1 "Астра-321 исп.Т  ЗАО "ТЕКО"</t>
+  </si>
+  <si>
+    <t>1.1.9.3</t>
+  </si>
+  <si>
+    <t>Индикатор прибытия наряда БИГ-09  ООО "ПЗАП"</t>
+  </si>
+  <si>
+    <t>1.1.9.4</t>
+  </si>
+  <si>
+    <t>Источник бесперебойного питания 12В, 2А Скат-1200Д  ООО "Бастион"</t>
+  </si>
+  <si>
+    <t>1.1.9.5</t>
+  </si>
+  <si>
+    <t>Аккумулятор герметичный свинцово-кислотный 12В, 7 Ач Delta DT 1207  Delta</t>
   </si>
   <si>
     <t>1.1.10</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Автоматизированной системы управления и диспетчеризации, в том числе системы голосовой двухсторонней связи (СГС), системы автоматизации канализации (АВК1, АВК.ДР), системы автоматизации водопроводной насосной станции (АВК.ВНС), системы загазованности (СЗ), согласно РД 15-ОМ/2023-ДС6-АСУД (СГС, АВК1, АВК.ДР, АВК.ВНС, СЗ) и Технического задания</t>
+    <t>СОТС. Кабели, провода, шнуры и шины</t>
+  </si>
+  <si>
+    <t>1.1.10.1</t>
+  </si>
+  <si>
+    <t>Кабель витая пара, неэкранированный (U/UTP), кат 5е 4 пары (24 AWG) Parlan U/UTP Cat5e ZHнг(А)-FRHF 4x2x0.52  ООО "ТД Паритет"</t>
+  </si>
+  <si>
+    <t>1.1.10.2</t>
+  </si>
+  <si>
+    <t>Кабель сигнальный с изоляцией и ПВХ оболочкой пониженной пожарной опасности безгалогенная КСПВПнг(А)-HF 1х2х0.8  ООО "ТД Паритет"</t>
+  </si>
+  <si>
+    <t>1.1.10.3</t>
+  </si>
+  <si>
+    <t>Кабель сигнальный с изоляцией и ПВХ оболочкой пониженной пожарной опасности безгалогенная КСПВПнг(А)-HF 1х2х1.13  ООО "ТД Паритет"</t>
   </si>
   <si>
     <t>1.1.11</t>
   </si>
   <si>
-    <t>Допроектирование раздела РД 15-ОМ/2023-СКС Структурированная кабельная система</t>
+    <t>СОТС. Изделия и материалы</t>
+  </si>
+  <si>
+    <t>1.1.11.1</t>
+  </si>
+  <si>
+    <t>Кабель-канал магистральный 25х16 ЭЛЕКОР, длина 2м СКК10-025-016-1-К01  ГК "IEK"</t>
+  </si>
+  <si>
+    <t>1.1.11.2</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь 6х40</t>
+  </si>
+  <si>
+    <t>1.1.11.3</t>
+  </si>
+  <si>
+    <t>Пена однокомпонентая огнезащитная DF1201  ЗАО "ДКС"</t>
+  </si>
+  <si>
+    <t>1.1.11.4</t>
+  </si>
+  <si>
+    <t>Труба гофрированная ПВХ d=20мм с зондом CTG20-20-K41-010l  ГК "IEK"</t>
+  </si>
+  <si>
+    <t>1.1.11.5</t>
+  </si>
+  <si>
+    <t>Скоба металлическая d19-20 мм CMAT10-19-010  ГК "IEK"</t>
   </si>
   <si>
     <t>1.1.12</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Структурированной кабельной системы, согласно РД 15-ОМ/2023-СКС и Технического задания</t>
+    <t>СПС.СПЗ. 1.1 Приборы управления верхнего уровня</t>
+  </si>
+  <si>
+    <t>1.1.12.1</t>
+  </si>
+  <si>
+    <t>ARM Центральный прибор индикациии управления ЦПИУ ЦПИУ«Рубеж» исп.1 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.12.2</t>
+  </si>
+  <si>
+    <t>ПО Программное обеспечение «FireSec-Pro» «FireSec3-Pro+Мультисерверная задача» RBZ-161372  ООО«РУБЕЖ»</t>
   </si>
   <si>
     <t>1.1.13</t>
   </si>
   <si>
-    <t>Допроектирование раздела РД 15-ОМ/2023-ДС6-СОУЭ Система управления и оповещения эвакуацией</t>
+    <t>СПС.СПЗ. 1.2 Приборы управления среднего уровня</t>
+  </si>
+  <si>
+    <t>1.1.13.1</t>
+  </si>
+  <si>
+    <t>ARK Прибор приемно-контрольный и управления охранно-пожарный ППКОПУ«R3-Рубеж-2ОП»  ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.13.2</t>
+  </si>
+  <si>
+    <t>BIU Блок индикациии управления R3-Рубеж-БИУ RBZ-319531 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.13.3</t>
+  </si>
+  <si>
+    <t>PD Пульт дистанционного управления R3-Рубеж-ПДУ R3-Рубеж-ПДУ-ПТ ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.13.4</t>
+  </si>
+  <si>
+    <t>РСПИ Объектовая станция РСПИ(ОСПИ) ПАК "Стрелец-Мониторинг" исп.2 Т  "ИнформТелеСеть"</t>
   </si>
   <si>
     <t>1.1.14</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Системы управления и оповещения эвакуацией, согласно РД 15-ОМ/2023-ДС6-СОУЭ и Технического задания</t>
+    <t>СПС.СПЗ. 1.3 Источники питания</t>
+  </si>
+  <si>
+    <t>1.1.14.1</t>
+  </si>
+  <si>
+    <t>AKB Аккумуляторная батарея PTK-BATTERY 12V-7Ah ООО"РУБЕЖ"</t>
+  </si>
+  <si>
+    <t>1.1.14.2</t>
+  </si>
+  <si>
+    <t>UG Источник вторичного электропитания резервированный адресный ИВЭПР24/2,5 RS-R3 исп. 2x7БР ООО«РУБЕЖ»</t>
   </si>
   <si>
     <t>1.1.15</t>
   </si>
   <si>
-    <t>Допроектирование раздела РД 15-ОМ/2023-ДС6-СПС,СПЗ Система пожарной сигнализации. Система противопожарной защиты</t>
+    <t>СПС.СПЗ. 1.4 Оборудование пожарной сигнализации</t>
+  </si>
+  <si>
+    <t>1.1.15.1</t>
+  </si>
+  <si>
+    <t>BTH Извещатель пожарный дымовой оптико-электронный адресно-аналоговый ИП212-64-R3с б/оW1.02 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.15.2</t>
+  </si>
+  <si>
+    <t>BTH Извещатель пожарный дымовой оптико-электронныйадресный (для монтажана подвеснойпотолок) ИП212-64-R3с б/оW2.03 RBZ-337605 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.15.3</t>
+  </si>
+  <si>
+    <t>BTM Извещатель пожарный ручной ИП535-26"Север" ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.15.4</t>
+  </si>
+  <si>
+    <t>BTM Извещатель пожарный ручной адресный с встроенным изолятором короткого замыкания ИПР513-11ИКЗ-А-R3  ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.15.5</t>
+  </si>
+  <si>
+    <t>IZ Изолятор шлейфа ИЗ-2О-R3 ИЗ-2О-R3 RBZ-477618 ООО«РУБЕЖ»</t>
   </si>
   <si>
     <t>1.1.16</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Системы пожарной сигнализации. Системы противопожарной защиты, согласно РД 15-ОМ/2023-ДС6-СПС,СПЗ и Технического задания</t>
+    <t>СПС.СПЗ. 1.5 Оповещение о пожаре</t>
+  </si>
+  <si>
+    <t>1.1.16.1</t>
+  </si>
+  <si>
+    <t>BIAL Оповещатель охранно-пожарный световой адресный ОПОП1-R3"Текст+стрелка влево" RBZ-338683 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.16.2</t>
+  </si>
+  <si>
+    <t>BIAL Оповещатель охранно-пожарный световой адресный ОПОП1-R3"Выход" RBZ-338683 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.16.3</t>
+  </si>
+  <si>
+    <t>BIAL Оповещатель охранно-пожарный световой адресный ОПОП1-R3"Зона безопасности" RBZ-338683 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.16.4</t>
+  </si>
+  <si>
+    <t>BIAL Оповещатель охранно-пожарный световой адресный ОПОП1-R3"Текст+стрелка вправо" RBZ-338683 ООО"РУБЕЖ"</t>
+  </si>
+  <si>
+    <t>1.1.16.5</t>
+  </si>
+  <si>
+    <t>BIAS Оповещатель охранно-пожарный звуковых сигналовадресный ОПОП124-R3 RBZ-338683 ООО«РУБЕЖ»</t>
   </si>
   <si>
     <t>1.1.17</t>
   </si>
   <si>
-    <t>Допроектирование раздела РД 15-ОМ/2023-ОЗДС Охранно-защитные дератизационные системы</t>
+    <t>СПС.СПЗ. 1.6 Инженерное оборудование систем пожарной защиты</t>
+  </si>
+  <si>
+    <t>1.1.17.1</t>
+  </si>
+  <si>
+    <t>AM Адресная метка на 1 линию АМ-1-R3 RBZ-337436 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.17.2</t>
+  </si>
+  <si>
+    <t>AM Адресная метка на 4 шлейфа сигнализации АМ-4-R3  RBZ-337644 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.17.3</t>
+  </si>
+  <si>
+    <t>SC Адресный релейный модуль на 1 выход РМ-1-R3  RBZ-337646 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.17.4</t>
+  </si>
+  <si>
+    <t>SC Адресный релейный модуль на 4 выхода РМ-4-R3 RBZ-337434 ООО«РУБЕЖ»</t>
   </si>
   <si>
     <t>1.1.18</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Охранно-защитных дератизационных систем, согласно РД 15-ОМ/2023-ОЗДС и Технического задания</t>
+    <t>СПС.СПЗ. 1.7 Автоматизация дымо удаления</t>
+  </si>
+  <si>
+    <t>1.1.18.1</t>
+  </si>
+  <si>
+    <t>BGB Извещатель охранный магнито управляемый адресный ИО10220-2 RBZ-340276 Магнито-Контакт</t>
+  </si>
+  <si>
+    <t>1.1.18.2</t>
+  </si>
+  <si>
+    <t>MD Модули управления противопожарным клапаном МДУ-1С-R3 RBZ-337610 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.18.3</t>
+  </si>
+  <si>
+    <t>NTC Датчик температурыот-50до+120C NTC10k TS-K200PRONTC10k (3950)RGP  ООО«RGP»</t>
+  </si>
+  <si>
+    <t>1.1.18.4</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления вентиляцией пожарный ШУН/В-3-03-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.18.5</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления вентиляцией пожарный ШУН/В-5,5-03-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.18.6</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления вентиляцией пожарный ШУН/В-7,5-03-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.18.7</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления насосами пожаротушения ШУН/В-1,5-03-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.18.8</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления пожарный с устройством плавногопуска ШУН/В-11-03-УПП-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.18.9</t>
+  </si>
+  <si>
+    <t>UDP Устройство дистанционного пуска адресно с встроенным изолятором короткого замыкания УДП513-11ИКЗ-R3"Пуск дымоудаления" ООО«РУБЕЖ»</t>
   </si>
   <si>
     <t>1.1.19</t>
   </si>
   <si>
-    <t>Допроектирование раздела РД 15-ОМ/2023-СКУД Охранно-защитные дератизационные системы</t>
+    <t>СПС.СПЗ. 1.8 Автоматизация пожаротушения</t>
+  </si>
+  <si>
+    <t>1.1.19.1</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления задвижкой ШУ3-R3  ШУЗ-1,5-03-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.19.2</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления пожарный ШУН/В-R3 ШУВ-1,5-03-УК6-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.19.3</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления пожарный ШУН/В-R3 ШУН/В-1,5-03=УК15-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.19.4</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления пожарный ШУН/В-R3 ШУН/В-22-03-УПП-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.19.5</t>
+  </si>
+  <si>
+    <t>Труба стальная водогазопроводная ВГП50 Тв50 electro-mpo.ru</t>
   </si>
   <si>
     <t>1.1.20</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Системы контроля и управления доступом, согласно РД 15-ОМ/2023-СКУД и Технического задания</t>
+    <t>СПС.СПЗ. 1 ОКЛ СПЕЦКАБЛАЙН-КиТ-ГФ20-22м(КПСнг(А)-FRHF 1x2x2,5-22м ТУ16.К99-081-2016</t>
+  </si>
+  <si>
+    <t>1.1.20.1</t>
+  </si>
+  <si>
+    <t>1,1 Труба ПВХ гофрированная d20 мм с протяжкой ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.20.2</t>
+  </si>
+  <si>
+    <t>1,2 Держатель (скоба) оцинкованный односторонний D=20 ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>1.1.20.3</t>
+  </si>
+  <si>
+    <t>1,3 Гвозди для прямогомонтажа ООО"Спецкабель"</t>
   </si>
   <si>
     <t>1.1.21</t>
   </si>
   <si>
-    <t>Допроектирование раздела РД 15-ОМ/2023-СОВ Система охраны входов</t>
+    <t>СПС.СПЗ. 2 ОКЛ СПЕЦКАБЛАЙН-КиТ-ГФ20-24523м(КПСнг(А)-FRHF 1x2x1,0 - 24523м ТУ16.К99-081-2016</t>
+  </si>
+  <si>
+    <t>1.1.21.1</t>
+  </si>
+  <si>
+    <t>2,1 Труба ПВХ гофрированная d20 мм с протяжкой ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.21.2</t>
+  </si>
+  <si>
+    <t>2,2 Держатель (скоба) оцинкованный односторонний D=20 ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.21.3</t>
+  </si>
+  <si>
+    <t>2,3 Гвозди для прямогомонтажа ООО"Спецкабель"</t>
   </si>
   <si>
     <t>1.1.22</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Системы охраны входов, согласно РД 15-ОМ/2023-СОВ и Технического задания</t>
+    <t>СПС.СПЗ. 3 ОКЛ СПЕЦКАБЛАЙН-КиТ-ГФ20-35м(КППГнг(А)-FRHF 4x1,0-35м ТУ16.К99-081-2016</t>
+  </si>
+  <si>
+    <t>1.1.22.1</t>
+  </si>
+  <si>
+    <t>3,1 Труба ПВХ гофрированная d20 мм с протяжкой ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.22.2</t>
+  </si>
+  <si>
+    <t>3,2 Держатель (скоба) оцинкованный односторонний D=20 ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.22.3</t>
+  </si>
+  <si>
+    <t>3,3 Гвозди для прямогомонтажа ООО"Спецкабель"</t>
   </si>
   <si>
     <t>1.1.23</t>
   </si>
   <si>
-    <t>Допроектирование раздела РД 15-ОМ/2023-СОТС Система охранно-тревожной сигнализации</t>
+    <t>СПС.СПЗ. 4 ОКЛ СПЕЦКАБЛАЙН-КиТ-ГФ20-290м(СПЕЦЛАНUTP 5нг(А)-FRLS 4х2х0,52- 290м ТУ16.К99-081-2016</t>
+  </si>
+  <si>
+    <t>1.1.23.1</t>
+  </si>
+  <si>
+    <t>4,1 Труба ПВХ гофрированная d20 мм с протяжкой ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.23.2</t>
+  </si>
+  <si>
+    <t>4,2 Держатель (скоба) оцинкованный односторонний D=20 ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.23.3</t>
+  </si>
+  <si>
+    <t>4,3 Гвозди для прямогомонтажа ООО"Спецкабель"</t>
   </si>
   <si>
     <t>1.1.24</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Системы охранно-тревожной сигнализации, согласно РД 15-ОМ/2023-СОТС и Технического задания</t>
+    <t>СПС.СПЗ. 3. Материалы</t>
+  </si>
+  <si>
+    <t>1.1.24.1</t>
+  </si>
+  <si>
+    <t>Бирка кабельная У-136 Fortisflex</t>
+  </si>
+  <si>
+    <t>1.1.24.2</t>
+  </si>
+  <si>
+    <t>Коробка монтажная огнестойкая металлическая КМОМ  (4х2,5мм2)75х75х37 Пожтехкабель</t>
+  </si>
+  <si>
+    <t>1.1.24.3</t>
+  </si>
+  <si>
+    <t>Коробка монтажная огнестойкая металлическая КМОМ  (8х2,5мм2)210х100х37 Пожтехкабель</t>
+  </si>
+  <si>
+    <t>1.1.24.4</t>
+  </si>
+  <si>
+    <t>Коробка монтажная огнестойкая металлическая КМОМ (16к х2,5мм) 210х100х37 Пожтехкабель</t>
+  </si>
+  <si>
+    <t>1.1.24.5</t>
+  </si>
+  <si>
+    <t>Коробки монтажные огнестойкие металлические герметичные КМОМГ Пожтехкабель</t>
+  </si>
+  <si>
+    <t>1.1.24.6</t>
+  </si>
+  <si>
+    <t>Кронштейн Г-образный 9263818 etm.ru</t>
+  </si>
+  <si>
+    <t>1.1.24.7</t>
+  </si>
+  <si>
+    <t>Огнезащитный термо расширяющийся герметик ОГНЕЗА-ГТ310мл ОГНЕЗА-ГТ310мл ООО Огнеза</t>
+  </si>
+  <si>
+    <t>1.1.24.8</t>
+  </si>
+  <si>
+    <t>Струбцина монтажная для труб d20 (3/4") Пожтех кабель</t>
+  </si>
+  <si>
+    <t>1.1.24.9</t>
+  </si>
+  <si>
+    <t>Струбцина монтажная для труб d32 (1-1/4") Пожтех кабель</t>
+  </si>
+  <si>
+    <t>1.1.24.10</t>
+  </si>
+  <si>
+    <t>Стяжки нейлоновые 3*100</t>
+  </si>
+  <si>
+    <t>1.1.24.11</t>
+  </si>
+  <si>
+    <t>В Выключатель металлический кнопка-ключ "DOORHAN"</t>
+  </si>
+  <si>
+    <t>1.1.24.12</t>
+  </si>
+  <si>
+    <t>КМОМ Коробка огнестойкая монтажная КМОМ 210х100х37 (16к х2,5мм) 070-031-210х100х37 ПожТехКабель</t>
+  </si>
+  <si>
+    <t>1.1.24.13</t>
+  </si>
+  <si>
+    <t>Ш Штора противопожарная, ширина 6000 мм, высота 2400 мм притолока 550 мм EI60 "DOORHAN"</t>
+  </si>
+  <si>
+    <t>1.1.24.14</t>
   </si>
   <si>
     <t>1.1.25</t>
   </si>
   <si>
-    <t>Допроектирование раздела РД 15-ОМ/2023-РФ Сеть проводного вещания. Радиофикация.</t>
+    <t>СПС.СПЗ. Молниезащита и заземление</t>
+  </si>
+  <si>
+    <t>1.1.25.1</t>
+  </si>
+  <si>
+    <t>Клемма для соединения круглых стальных проводников</t>
   </si>
   <si>
     <t>1.1.26</t>
   </si>
   <si>
-    <t>Комплекс строительно-монтажных работ по устройству Сети проводного вещания. Радиофикация, согласно РД 15-ОМ/2023-РФ и Технического задания</t>
+    <t>СПС.СПЗ. Оборудование смежного раздела</t>
+  </si>
+  <si>
+    <t>1.1.26.1</t>
+  </si>
+  <si>
+    <t>Электродвигатель</t>
+  </si>
+  <si>
+    <t>1.1.26.2</t>
+  </si>
+  <si>
+    <t>SPM Прибор управления оповещением пожарный SPM "Sonar"</t>
+  </si>
+  <si>
+    <t>1.1.27</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. Продукция огнезащита кабельной линии</t>
+  </si>
+  <si>
+    <t>1.1.27.1</t>
+  </si>
+  <si>
+    <t>Герметик 'ОГ-20' Техстронг</t>
+  </si>
+  <si>
+    <t>кг</t>
+  </si>
+  <si>
+    <t>1.1.27.2</t>
+  </si>
+  <si>
+    <t>Плита огнезащитная EI45,10мм Техстронг</t>
+  </si>
+  <si>
+    <t>м2</t>
+  </si>
+  <si>
+    <t>1.1.27.3</t>
+  </si>
+  <si>
+    <t>Плита огнезащитная EI150,70мм Техстронг</t>
+  </si>
+  <si>
+    <t>1.1.27.4</t>
+  </si>
+  <si>
+    <t>Профиль П-образный стальной оцинкованный 50х40х0,6мм Техстронг</t>
+  </si>
+  <si>
+    <t>1.1.28</t>
+  </si>
+  <si>
+    <t>АСУД. Металлические оболочки</t>
+  </si>
+  <si>
+    <t>1.1.28.1</t>
+  </si>
+  <si>
+    <t>Щит с монтажной панелью IP54 650х500х220мм, ЩМП-3-0 (650х500х220мм) У2 IP54 IEK, Поставщик: IEK</t>
+  </si>
+  <si>
+    <t>1.1.28.2</t>
+  </si>
+  <si>
+    <t>Щит с монтажной панелью IP54 1200х750х300мм, ЩМП-3-0 (1200х750х300мм) У2 IP54 IEK, Поставщик: IEK</t>
+  </si>
+  <si>
+    <t>1.1.29</t>
+  </si>
+  <si>
+    <t>АСУД. Оборудование</t>
+  </si>
+  <si>
+    <t>1.1.29.1</t>
+  </si>
+  <si>
+    <t>Прибор аварийной сигнализации, AlarmControl 1, Поставщик: Wilo</t>
+  </si>
+  <si>
+    <t>1.1.29.2</t>
+  </si>
+  <si>
+    <t>Газоанализатор стационарный, ОПТИМУС, Поставщик: НПП "Газоаналит"</t>
+  </si>
+  <si>
+    <t>1.1.29.3</t>
+  </si>
+  <si>
+    <t>Специализированныйтелефонный аппарат USB, Телефонный аппарат USB, Поставщик: Текон-Автоматика</t>
+  </si>
+  <si>
+    <t>1.1.29.4</t>
+  </si>
+  <si>
+    <t>Коммутатор промышленный на DIN-рейку, TSX-ML2-2GX/SFP-8GT, Поставщик: EKF</t>
+  </si>
+  <si>
+    <t>1.1.29.5</t>
+  </si>
+  <si>
+    <t>Удлиннитель интерфейса, E-PoE/1W, Поставщик: OSNOVO</t>
+  </si>
+  <si>
+    <t>1.1.29.6</t>
+  </si>
+  <si>
+    <t>Выключатель нагрузки, ВН-32 1Р 20А, Поставщик: IEK</t>
+  </si>
+  <si>
+    <t>1.1.29.7</t>
+  </si>
+  <si>
+    <t>Выключатель для ручного пуска, AtlasDesign PROFI IP54 10AXбел. SE ATN540111, Код изделия: 1616127, Поставщик: Systeme Electric</t>
+  </si>
+  <si>
+    <t>1.1.29.8</t>
+  </si>
+  <si>
+    <t>Релейный модуль "РМ-1", SC, Поставщик: "Рубеж"</t>
+  </si>
+  <si>
+    <t>1.1.29.9</t>
+  </si>
+  <si>
+    <t>Розетка силовая с заземл. на DIN-рейку, РАр10-3-ОП, Поставщик: IEK</t>
+  </si>
+  <si>
+    <t>1.1.29.10</t>
+  </si>
+  <si>
+    <t>Аккумуляторнаябатарея 7 А/ч 12В, 12V-7Ah, Поставщик: Бастион</t>
+  </si>
+  <si>
+    <t>1.1.29.11</t>
+  </si>
+  <si>
+    <t>Персональный компьютер с ОС Windows 10 с предусмотренным ПО АСУД.SCADA, АСУД.SCADA, Поставщик: Текон-Автоматика</t>
+  </si>
+  <si>
+    <t>1.1.29.12</t>
+  </si>
+  <si>
+    <t>Блок бесперебойного питания 24В, SKAT-24-1.0 DIN, Поставщик: Бастион</t>
+  </si>
+  <si>
+    <t>1.1.29.13</t>
+  </si>
+  <si>
+    <t>Блок бесперебойного питания 24В, SKAT-24-2.0 DIN, Поставщик: Бастион</t>
+  </si>
+  <si>
+    <t>1.1.29.14</t>
+  </si>
+  <si>
+    <t>Дополнительнаякнопка вызова со шнуром, GC-0423W1, Код изделия: GC-0423W1, Поставщик: Getcall</t>
+  </si>
+  <si>
+    <t>1.1.29.15</t>
+  </si>
+  <si>
+    <t>Кнопка сброса вызова, GC-0421W1, Код изделия: GC-0421W1, Поставщик: Getcall</t>
+  </si>
+  <si>
+    <t>1.1.29.16</t>
+  </si>
+  <si>
+    <t>Концентратор сопряжения с лифтом. Прибор для снятия расширенной информации со станций управления лифтом, КСЛ-RS, Поставщик: Текон-Автоматика</t>
+  </si>
+  <si>
+    <t>1.1.29.17</t>
+  </si>
+  <si>
+    <t>Концентратор универсальный Текон-Автоматика КУН-IP8, КУН-IP4, Поставщик: Текон-Автоматика</t>
+  </si>
+  <si>
+    <t>1.1.29.18</t>
+  </si>
+  <si>
+    <t>Концентратор универсальный Текон-Автоматика КУН-IP8, КУН-IP8, Поставщик: Текон-Автоматика</t>
+  </si>
+  <si>
+    <t>1.1.29.19</t>
+  </si>
+  <si>
+    <t>Концентратор управления КУП, КУП4RS, Поставщик: Текон-Автоматика</t>
+  </si>
+  <si>
+    <t>1.1.29.20</t>
+  </si>
+  <si>
+    <t>Переговорное устройство в антивандальном исполнении, ПГУ-RS, Поставщик: Текон-Автоматика</t>
+  </si>
+  <si>
+    <t>1.1.29.21</t>
+  </si>
+  <si>
+    <t>Устройство переговорное связи лифта (УПСЛ-М исп.1), УПСЛ-М исп.1, Поставщик: Текон-Автоматика</t>
+  </si>
+  <si>
+    <t>1.1.29.22</t>
+  </si>
+  <si>
+    <t>Устройство переговорной связи лифта (УПСЛ-М исп.2), УПСЛ-М исп.2, Поставщик: Текон-Автоматика</t>
+  </si>
+  <si>
+    <t>1.1.29.23</t>
+  </si>
+  <si>
+    <t>Шкаф управления дренажными насосами, ШУДН511
+1-2474-540011-60914-R-СБ54УЗ.1, Поставщик: АртЭлектро-КС</t>
+  </si>
+  <si>
+    <t>1.1.29.24</t>
+  </si>
+  <si>
+    <t>Шкаф управления дренажными насосами, ШУДН511
+5-2474-540011-60914-R-СБ54УЗ.1, Поставщик: АртЭлектро-КС</t>
+  </si>
+  <si>
+    <t>1.1.29.25</t>
+  </si>
+  <si>
+    <t>Шкаф управления дренажными насосами, ШУДН511
+5-2844-540011-60914-R-СБ54УЗ.1, Поставщик: АртЭлектро-КС</t>
+  </si>
+  <si>
+    <t>1.1.29.26</t>
+  </si>
+  <si>
+    <t>Шкаф управления дренажными насосами, ШУДН511
+5-3074-540011-60914-R-СБ54УЗ.1, Поставщик: АртЭлектро-КС</t>
+  </si>
+  <si>
+    <t>1.1.30</t>
+  </si>
+  <si>
+    <t>АСУД. Извещатели и оповещятели</t>
+  </si>
+  <si>
+    <t>1.1.30.1</t>
+  </si>
+  <si>
+    <t>Датчик уровня, ДУ-3.1, Поставщик: Owen.ru</t>
+  </si>
+  <si>
+    <t>1.1.30.2</t>
+  </si>
+  <si>
+    <t>Датчик уровня, ДУ-5.1, Поставщик: Owen.ru</t>
+  </si>
+  <si>
+    <t>1.1.30.3</t>
+  </si>
+  <si>
+    <t>Извещатель охранный точечный магнитоконтактный, ИО 102-20 Б2П (2), Поставщик: КомплектСтройСервис</t>
+  </si>
+  <si>
+    <t>1.1.30.4</t>
+  </si>
+  <si>
+    <t>Оповещатель охранно-пожарный комбинированныйсветозвуковой, Марс 24-КП (строб), Поставщик: ООО "СибАльянс"</t>
+  </si>
+  <si>
+    <t>1.1.31</t>
+  </si>
+  <si>
+    <t>АСУД. Кабельные изделия</t>
+  </si>
+  <si>
+    <t>1.1.31.1</t>
+  </si>
+  <si>
+    <t>Безгалогенный кабель, КИС-ПКШпнг(А)-HF 2х2х0,37, Код изделия: 105377, Поставщик: ООО "ТПД Паритет"</t>
+  </si>
+  <si>
+    <t>1.1.31.2</t>
+  </si>
+  <si>
+    <t>Безгалогенный провод для межприборного монтажа, ПМПнг(А)-HF 2х1,50, Код изделия: 114617, Поставщик: ООО "ТПД Паритет"</t>
+  </si>
+  <si>
+    <t>1.1.31.3</t>
+  </si>
+  <si>
+    <t>Кабель для автоматизации, КДПЭПГнг(А)-HF 2х2х1, Код изделия: 105207, Поставщик: ООО "ТПД Паритет"</t>
+  </si>
+  <si>
+    <t>1.1.31.4</t>
+  </si>
+  <si>
+    <t>Кабель парной скрутки кат.5e, F/UTP нг(А)-HF 4х2x0,52, Код изделия: NMC 9200C-BK, Поставщик: Nikomax</t>
+  </si>
+  <si>
+    <t>1.1.31.5</t>
+  </si>
+  <si>
+    <t>Кабель питания, ППГнг(А)-HF  3х1,5, Поставщик: АО "ИВКЗ"</t>
+  </si>
+  <si>
+    <t>1.1.31.6</t>
+  </si>
+  <si>
+    <t>Кабель питания, ППГнг(А)-HF  5х1,5, Поставщик: АО "ИВКЗ"</t>
+  </si>
+  <si>
+    <t>1.1.32</t>
+  </si>
+  <si>
+    <t>АСУД. Продукция трубы</t>
+  </si>
+  <si>
+    <t>1.1.32.1</t>
+  </si>
+  <si>
+    <t>Труба ПВХ гофрированная гибкая, легкая с протяжкой (ТУ 27.33.14-002-83135016-2017), Тп20, Код изделия: CTG20-20-K41-100I, Поставщик: IEK</t>
+  </si>
+  <si>
+    <t>1.1.32.2</t>
+  </si>
+  <si>
+    <t>Труба ПВХ гофрированная гибкая, легкая с протяжкой (ТУ 27.33.14-002-83135016-2017), Тп25, Код изделия: CTG20-25-K41-050I, Поставщик: IEK</t>
+  </si>
+  <si>
+    <t>1.1.32.3</t>
+  </si>
+  <si>
+    <t>Труба ПВХ гофрированная гибкая, легкая с протяжкой (ТУ 27.33.14-002-83135016-2017), Тп32, Код изделия: CTG20-32-K41-025I, Поставщик: IEK</t>
+  </si>
+  <si>
+    <t>1.1.32.4</t>
+  </si>
+  <si>
+    <t>Труба стальная водогазопроводная, ВГП20, Код изделия: Тв20, Поставщик: electro-mpo.ru</t>
+  </si>
+  <si>
+    <t>1.1.32.5</t>
+  </si>
+  <si>
+    <t>Труба стальная водогазопроводная, ВГП25, Код изделия: Тв25, Поставщик: electro-mpo.ru</t>
+  </si>
+  <si>
+    <t>1.1.32.6</t>
+  </si>
+  <si>
+    <t>Труба стальная водогазопроводная, ВГП40, Код изделия: Тв40, Поставщик: electro-mpo.ru</t>
+  </si>
+  <si>
+    <t>1.1.32.7</t>
+  </si>
+  <si>
+    <t>Труба стальная водогазопроводная, ВГП50, Код изделия: Тв50, Поставщик: electro-mpo.ru</t>
+  </si>
+  <si>
+    <t>1.1.33</t>
+  </si>
+  <si>
+    <t>АСУД. Продукция аксессуаров к трубам</t>
+  </si>
+  <si>
+    <t>1.1.33.1</t>
+  </si>
+  <si>
+    <t>Держатель пластиковый для трубы ПВХ с защелкой, CF20, Код изделия: CTA10D-CF20-K41-100, Поставщик: IEK</t>
+  </si>
+  <si>
+    <t>1.1.33.2</t>
+  </si>
+  <si>
+    <t>Держатель пластиковый для трубы ПВХ с защелкой, CF25, Код изделия: CTA10D-CF25-K41-100, Поставщик: IEK</t>
+  </si>
+  <si>
+    <t>1.1.33.3</t>
+  </si>
+  <si>
+    <t>Держатель пластиковый для трубы ПВХ с защелкой, CF32, Код изделия: CTA10D-CF32-K41-050, Поставщик: IEK</t>
+  </si>
+  <si>
+    <t>1.1.33.4</t>
+  </si>
+  <si>
+    <t>Комплект крепления ОКЛ для труб с использованием самореза, дюбель-втулок ГОСТ Р 55739 и крепеж-скобы двухлапковой ГОСТ 24133, ККТ-СПЗ-20, Код изделия: ККТ-СПЗ-20, Поставщик: тендерлист</t>
+  </si>
+  <si>
+    <t>1.1.33.5</t>
+  </si>
+  <si>
+    <t>Комплект крепления ОКЛ для труб с использованием самореза, дюбель-втулок ГОСТ Р 55739 и крепеж-скобы двухлапковой ГОСТ 24133, ККТ-СПЗ-25, Код изделия: ККТ-СПЗ-25, Поставщик: тендерлист</t>
+  </si>
+  <si>
+    <t>1.1.33.6</t>
+  </si>
+  <si>
+    <t>Комплект крепления ОКЛ для труб с использованием самореза, дюбель-втулок ГОСТ Р 55739 и крепеж-скобы двухлапковой ГОСТ 24133, ККТ-СПЗ-40, Код изделия: ККТ-СПЗ-40, Поставщик: тендерлист</t>
+  </si>
+  <si>
+    <t>1.1.33.7</t>
+  </si>
+  <si>
+    <t>Комплект крепления ОКЛ для труб с использованием самореза, дюбель-втулок ГОСТ Р 55739 и крепеж-скобы двухлапковой ГОСТ 24133, ККТ-СПЗ-50, Код изделия: ККТ-СПЗ-50, Поставщик: тендерлист</t>
+  </si>
+  <si>
+    <t>1.1.34</t>
+  </si>
+  <si>
+    <t>АСУД. Коробки коммутационныеи распаячные</t>
+  </si>
+  <si>
+    <t>1.1.34.1</t>
+  </si>
+  <si>
+    <t>Разветвитель интерфейса RS-485, РИ RS-485, Поставщик: Текон-Автоматика</t>
+  </si>
+  <si>
+    <t>1.1.34.2</t>
+  </si>
+  <si>
+    <t>Коробка огнестойкая монтажная, КМ-О (6к), Поставщик: ГК "Гефест"</t>
+  </si>
+  <si>
+    <t>1.1.35</t>
+  </si>
+  <si>
+    <t>АСУД. ОКЛ ТУ 3581-014-39793330-2009 в составе:</t>
+  </si>
+  <si>
+    <t>1.1.35.1</t>
+  </si>
+  <si>
+    <t>Огнестойкий безгалогенный кабель, КСРПнг(А)-FRHF 2х2х1, Код изделия: 101299, Поставщик: ООО "ТПД Паритет"</t>
+  </si>
+  <si>
+    <t>1.1.35.2</t>
+  </si>
+  <si>
+    <t>1.1.35.3</t>
+  </si>
+  <si>
+    <t>1.1.36</t>
+  </si>
+  <si>
+    <t>АСУД. ОКЛ ТУ 3574-030-39793330-2016 в составе:</t>
+  </si>
+  <si>
+    <t>1.1.36.1</t>
+  </si>
+  <si>
+    <t>Огнестойкий кабель парной скрутки, ParLan U/UTP Cat5e ZHнг(А)-FRHF 4х2х0,52, Код изделия: 103972, Поставщик: ООО "ТПД Паритет"</t>
+  </si>
+  <si>
+    <t>1.1.36.2</t>
+  </si>
+  <si>
+    <t>1.1.36.3</t>
+  </si>
+  <si>
+    <t>1.1.37</t>
+  </si>
+  <si>
+    <t>АСУД. Материалы</t>
+  </si>
+  <si>
+    <t>1.1.37.1</t>
+  </si>
+  <si>
+    <t>DIN-рейка оцинкованная 30см, YDN10-0030, Поставщик: IEK</t>
+  </si>
+  <si>
+    <t>1.1.37.2</t>
+  </si>
+  <si>
+    <t>Аккумуляторныйотсек, АО-1/7 DIN, Поставщик: Бастион</t>
+  </si>
+  <si>
+    <t>1.1.37.3</t>
+  </si>
+  <si>
+    <t>Коннектор, RJ-45 джек, Поставщик: ООО "ТД Тинко"</t>
+  </si>
+  <si>
+    <t>1.1.37.4</t>
+  </si>
+  <si>
+    <t>Муфта ОГНЕЗА-ПМ-К, , Поставщик: Огнеза</t>
+  </si>
+  <si>
+    <t>1.1.37.5</t>
+  </si>
+  <si>
+    <t>Огнестойкая монтажная пена ОГНЕЗА EI150, EI150, Поставщик: Огнеза</t>
+  </si>
+  <si>
+    <t>1.1.37.6</t>
+  </si>
+  <si>
+    <t>Плита минераловатнаяупаковка 6 плит, 1000x600x50 плотность 110 кг/м3, Поставщик: Огнеза</t>
+  </si>
+  <si>
+    <t>1.1.38</t>
+  </si>
+  <si>
+    <t>СОУЭ. Оборудование</t>
+  </si>
+  <si>
+    <t>1.1.38.1</t>
+  </si>
+  <si>
+    <t>Громкоговорительтрансляционный настенный, 6 Вт, SW-06, Код изделия: RBZ-138659, Поставщик: ООО «SONAR»</t>
+  </si>
+  <si>
+    <t>1.1.38.2</t>
+  </si>
+  <si>
+    <t>Громкоговорительтрансляционный настенный, 3 Вт, SW-03, Код изделия: RBZ-138658, Поставщик: ООО «SONAR»</t>
+  </si>
+  <si>
+    <t>1.1.38.3</t>
+  </si>
+  <si>
+    <t>Громкоговорительтрансляционный настенный, 1 Вт, SW-01, Код изделия: RBZ-138657, Поставщик: ООО «SONAR»</t>
+  </si>
+  <si>
+    <t>1.1.38.4</t>
+  </si>
+  <si>
+    <t>Громкоговорительрупорный трансляционный, 100В, 15/10/5Вт Sonar SHS-15T, SHS-15T, Код изделия: RBZ-035334, Поставщик: SONAR</t>
+  </si>
+  <si>
+    <t>1.1.38.5</t>
+  </si>
+  <si>
+    <t>Громкоговорительречевой потолочный, 6 Вт, SCS-06, Поставщик: ООО «SONAR»</t>
+  </si>
+  <si>
+    <t>1.1.38.6</t>
+  </si>
+  <si>
+    <t>Громкоговорительвлагозащищенный OSR508TW , 1 Вт, OSR508TW, Поставщик: CVGAUDIO</t>
+  </si>
+  <si>
+    <t>1.1.38.7</t>
+  </si>
+  <si>
+    <t>Фильтр оконечный для трансляционной линии, SFT-2300-М, Код изделия: RBZ-164187, Поставщик: SONAR</t>
+  </si>
+  <si>
+    <t>1.1.38.8</t>
+  </si>
+  <si>
+    <t>Пульт микрофонный Sonar, SRM-7020, Код изделия: RBZ-219125, Поставщик: ООО «SONAR»</t>
+  </si>
+  <si>
+    <t>1.1.38.9</t>
+  </si>
+  <si>
+    <t>Панель расширения Sonar, SRX-8040, Поставщик: SONAR</t>
+  </si>
+  <si>
+    <t>1.1.38.10</t>
+  </si>
+  <si>
+    <t>Источник вторичного электропитаниярезервированный адресный, ИВЭПР 24/2,5 RS-R3 исп. 2x7 БР, Код изделия: RBZ-221327, Поставщик: ООО «РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.39</t>
+  </si>
+  <si>
+    <t>СОУЭ.  Шкафы телекоммуникационные</t>
+  </si>
+  <si>
+    <t>1.1.39.1</t>
+  </si>
+  <si>
+    <t>Шкаф настенный телекоммуникационный27U, 27U 600*600, Код изделия: AYSN-19"-2766-SP, Поставщик: AYSN</t>
+  </si>
+  <si>
+    <t>1.1.39.2</t>
+  </si>
+  <si>
+    <t>Шкаф настенный телекоммуникационный22U, 22U 600*600, Код изделия: AYSN-19"-2260-BG, Поставщик: AYSN</t>
+  </si>
+  <si>
+    <t>1.1.40</t>
+  </si>
+  <si>
+    <t>СОУЭ. Оборудование в составе шкафа</t>
+  </si>
+  <si>
+    <t>1.1.40.1</t>
+  </si>
+  <si>
+    <t>Аккумуляторнаябатарея PTK-BATTERY, 12V-7Ah, Поставщик: ООО Пожтехкабель</t>
+  </si>
+  <si>
+    <t>1.1.40.2</t>
+  </si>
+  <si>
+    <t>Блок сопряжения, БАО-300, Поставщик: МАРС-АРСЕНАЛ</t>
+  </si>
+  <si>
+    <t>1.1.40.3</t>
+  </si>
+  <si>
+    <t>Шина заземления с изоляторами, креплением и комплектом проводов на 20 соединений, AYSN-I-20, Поставщик: AYSN</t>
+  </si>
+  <si>
+    <t>1.1.40.4</t>
+  </si>
+  <si>
+    <t>Блок розеток 19 1U 8 розеток 220В, RD-8 (pwc), Поставщик: Sonar</t>
+  </si>
+  <si>
+    <t>1.1.40.5</t>
+  </si>
+  <si>
+    <t>Полка стационарная, , Код изделия: TSH3L-450-RAL9004, Поставщик: Hyperline</t>
+  </si>
+  <si>
+    <t>1.1.40.6</t>
+  </si>
+  <si>
+    <t>Блок вентиляторный 19 3U 24В, SAB-1112-EX, Поставщик: AYSN</t>
+  </si>
+  <si>
+    <t>1.1.40.7</t>
+  </si>
+  <si>
+    <t>Блок аккумуляторныхбатарей, SBB-2450, Поставщик: SONAR</t>
+  </si>
+  <si>
+    <t>1.1.40.8</t>
+  </si>
+  <si>
+    <t>Зарядное устройство SBC, SBC-3250, Поставщик: SONAR</t>
+  </si>
+  <si>
+    <t>1.1.40.9</t>
+  </si>
+  <si>
+    <t>Сетевой коммутатор, SNA-800, Поставщик: SONAR</t>
+  </si>
+  <si>
+    <t>1.1.40.10</t>
+  </si>
+  <si>
+    <t>Конвертер DAP-IP, SNCA-8002, Поставщик: ООО "Рубеж"</t>
+  </si>
+  <si>
+    <t>1.1.40.11</t>
+  </si>
+  <si>
+    <t>Прибор управления SPM, Sonar SPM-C20085-AR, Поставщик: SONAR</t>
+  </si>
+  <si>
+    <t>1.1.41</t>
+  </si>
+  <si>
+    <t>СОУЭ. Кабельные изделия</t>
+  </si>
+  <si>
+    <t>1.1.41.1</t>
+  </si>
+  <si>
+    <t>Провод силовой, ПуГВнг(А)-LS 1х6, Код изделия: 412756, Поставщик: ЭТМ</t>
+  </si>
+  <si>
+    <t>1.1.41.2</t>
+  </si>
+  <si>
+    <t>Огнестойкий безгалогенный кабель парной скрутки, ParLan F/UTP Cat5e ZHнг(А)-FRHF 4х2х0,52, Код изделия: 102525, Поставщик: ООО "ТПД Паритет"</t>
+  </si>
+  <si>
+    <t>1.1.41.3</t>
+  </si>
+  <si>
+    <t>Огнестойкий безгалогенный кабель не распространяющий горение, КСРПнг(А)-FRHF 1х2х1,5, Код изделия: 101295, Поставщик: ООО "ТПД Паритет"</t>
+  </si>
+  <si>
+    <t>1.1.42</t>
+  </si>
+  <si>
+    <t>СОУЭ. Продукция трубы</t>
+  </si>
+  <si>
+    <t>1.1.42.1</t>
+  </si>
+  <si>
+    <t>Труба стальная водогазопроводная, ВГП25, Поставщик: Сталь Эксперт</t>
+  </si>
+  <si>
+    <t>1.1.42.2</t>
+  </si>
+  <si>
+    <t>Труба стальная водогазопроводная, ВГП32, Поставщик: Сталь Эксперт</t>
+  </si>
+  <si>
+    <t>1.1.42.3</t>
+  </si>
+  <si>
+    <t>Труба стальная водогазопроводная, ВГП50, Поставщик: Сталь Эксперт</t>
+  </si>
+  <si>
+    <t>1.1.42.4</t>
+  </si>
+  <si>
+    <t>Труба гофрированная гибкая d20, ТГТ СЗ ПВХ 20 мм, Код изделия: 710-002, Поставщик: "ПожТехКабель"</t>
+  </si>
+  <si>
+    <t>1.1.43</t>
+  </si>
+  <si>
+    <t>СОУЭ. Продукция аксессуаров к трубам</t>
+  </si>
+  <si>
+    <t>1.1.43.1</t>
+  </si>
+  <si>
+    <t>Скоба металлическая двухлапковая 19-20 мм, 19-20 мм, Код изделия: 851-005, Поставщик: "ПожТехКабель"</t>
+  </si>
+  <si>
+    <t>1.1.43.2</t>
+  </si>
+  <si>
+    <t>Саморез 3,5x35мм, 3,5х35 мм, Код изделия: 860-005, Поставщик: "ПожТехКабель"</t>
+  </si>
+  <si>
+    <t>1.1.43.3</t>
+  </si>
+  <si>
+    <t>Дюбель металлический 5х30мм, 5х30 мм, Код изделия: 861-005, Поставщик: "ПожТехКабель"</t>
+  </si>
+  <si>
+    <t>1.1.44</t>
+  </si>
+  <si>
+    <t>СОУЭ. ОКЛ ТУ 3581-014-39793330-2009в составе:</t>
+  </si>
+  <si>
+    <t>1.1.44.1</t>
+  </si>
+  <si>
+    <t>1.1.44.2</t>
+  </si>
+  <si>
+    <t>1.1.44.3</t>
+  </si>
+  <si>
+    <t>1.1.44.4</t>
+  </si>
+  <si>
+    <t>1.1.44.5</t>
+  </si>
+  <si>
+    <t>1.1.45</t>
+  </si>
+  <si>
+    <t>СОУЭ. ОКЛ ТУ 3574-030-39793330-2016в составе:</t>
+  </si>
+  <si>
+    <t>1.1.45.1</t>
+  </si>
+  <si>
+    <t>1.1.45.2</t>
+  </si>
+  <si>
+    <t>1.1.45.3</t>
+  </si>
+  <si>
+    <t>1.1.45.4</t>
+  </si>
+  <si>
+    <t>1.1.45.5</t>
+  </si>
+  <si>
+    <t>1.1.46</t>
+  </si>
+  <si>
+    <t>1.1.46.1</t>
+  </si>
+  <si>
+    <t>Огнестойкий безгалогенный кабель, КСРПнг(А)-FRHF  1х2х0,75, Код изделия: 101293, Поставщик: ООО "ТПД Паритет"</t>
+  </si>
+  <si>
+    <t>1.1.46.2</t>
+  </si>
+  <si>
+    <t>1.1.46.3</t>
+  </si>
+  <si>
+    <t>1.1.46.4</t>
+  </si>
+  <si>
+    <t>1.1.46.5</t>
+  </si>
+  <si>
+    <t>1.1.47</t>
+  </si>
+  <si>
+    <t>СОУЭ. Материалы и изделия для монтажа</t>
+  </si>
+  <si>
+    <t>1.1.47.1</t>
+  </si>
+  <si>
+    <t>Стяжки нейлоновые3*100</t>
+  </si>
+  <si>
+    <t>1.1.47.2</t>
+  </si>
+  <si>
+    <t>Разъём RJ-45 UTP для кабеля кат.5E, Код изделия: CS3-1C5EU, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.47.3</t>
+  </si>
+  <si>
+    <t>Плита минераловатнаяплотность 110 кг/м3, 1000х600х50, Поставщик: ООО"Огнеза"</t>
+  </si>
+  <si>
+    <t>1.1.47.4</t>
+  </si>
+  <si>
+    <t>Огнезащитный противопожарныйтерморасширяющийсягерметик марки "Огнеза-ГТ" 20 кг, 105040.0, Код изделия: 105040.0, Поставщик: ООО"Огнеза"</t>
+  </si>
+  <si>
+    <t>1.1.47.5</t>
+  </si>
+  <si>
+    <t>Модуль связи GSM/LTE - 4G модуль, GCT450, Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.47.6</t>
+  </si>
+  <si>
+    <t>Коммутационный шнур (патч-корд) кат.5E FTP 10м серый, кат.5E FTP, Код изделия: PC01-C5EF-10M, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.47.7</t>
+  </si>
+  <si>
+    <t>Бирка маркировочная, У-136, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.47.8</t>
+  </si>
+  <si>
+    <t>Антенна 4G, MultiAnt 450-2600МГц</t>
+  </si>
+  <si>
+    <t>1.1.47.9</t>
+  </si>
+  <si>
+    <t>SIM-карта для блока оповещения</t>
+  </si>
+  <si>
+    <t>1.1.48</t>
+  </si>
+  <si>
+    <t>СОУЭ. Продукция огнезащита кабельной линии</t>
+  </si>
+  <si>
+    <t>1.1.48.1</t>
+  </si>
+  <si>
+    <t>Профиль П-образный стальной оцинкованный 50?40?0,6 мм, Поставщик: Техстронг</t>
+  </si>
+  <si>
+    <t>1.1.48.2</t>
+  </si>
+  <si>
+    <t>Плита огнезащитная, EI45, 10 мм, Поставщик: Техстронг</t>
+  </si>
+  <si>
+    <t>1.1.48.3</t>
+  </si>
+  <si>
+    <t>Плита огнезащитная, EI150, 70 мм, Поставщик: Техстронг</t>
+  </si>
+  <si>
+    <t>1.1.48.4</t>
+  </si>
+  <si>
+    <t>Герметик 'ОГ-20', Поставщик: Техстронг</t>
+  </si>
+  <si>
+    <t>1.1.49</t>
+  </si>
+  <si>
+    <t>АСКУЭ. Шкаф АСКУТ</t>
+  </si>
+  <si>
+    <t>1.1.49.1</t>
+  </si>
+  <si>
+    <t>Навесной шкаф СЕ, 600х800х400, IP65, R5ST0864, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.49.2</t>
+  </si>
+  <si>
+    <t>Устройство сбора и передачи данных, , Поставщик: «Нартис»</t>
+  </si>
+  <si>
+    <t>1.1.49.3</t>
+  </si>
+  <si>
+    <t>Источник питания 230В / 15В, 3А, тип ИП15-60, ИП15-60, Поставщик: НПП «Тепловодохран»</t>
+  </si>
+  <si>
+    <t>1.1.49.4</t>
+  </si>
+  <si>
+    <t>Модуль бесперебойного питания, 4 А, , Поставщик: НПП «Тепловодохран»</t>
+  </si>
+  <si>
+    <t>1.1.49.5</t>
+  </si>
+  <si>
+    <t>Аккумуляторная батарея 12В для МБП, 7 Ач, АКБ 12V/7Ah, Поставщик: НПП «Тепловодохран»</t>
+  </si>
+  <si>
+    <t>1.1.49.6</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель, 2 полюсный, 10А, 6 кА, тип C, S 202-C 10, S 202-C 10, Поставщик: ABB</t>
+  </si>
+  <si>
+    <t>1.1.49.7</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель, 1 полюсный, 2А, 6 кА, тип C, S 201-C 2, S 201-C 2, Поставщик: ABB</t>
+  </si>
+  <si>
+    <t>1.1.49.8</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель, 1 полюсный, 6А, 6 кА, тип C, S 201-C 6, S 201-C 6, Поставщик: ABB</t>
+  </si>
+  <si>
+    <t>1.1.49.9</t>
+  </si>
+  <si>
+    <t>Лампа сигнальная со встроенным светодиодом , U ном =230В , зеленый , тип XB5AVM3, , Поставщик: ABB</t>
+  </si>
+  <si>
+    <t>1.1.49.10</t>
+  </si>
+  <si>
+    <t>Розетка на DIN-рейку с заземляющим контактом, тип M1173, , Поставщик: ABB</t>
+  </si>
+  <si>
+    <t>1.1.49.11</t>
+  </si>
+  <si>
+    <t>Клемма 2,5 (4) мм2, проходная, , Поставщик: WAGO</t>
+  </si>
+  <si>
+    <t>1.1.49.12</t>
+  </si>
+  <si>
+    <t>Клемма проходная с заземлением, желто-зеленая, , Поставщик: WAGO</t>
+  </si>
+  <si>
+    <t>1.1.49.13</t>
+  </si>
+  <si>
+    <t>DIN-рейка оцинкованная, , Поставщик: ABB</t>
+  </si>
+  <si>
+    <t>1.1.49.14</t>
+  </si>
+  <si>
+    <t>Короб перфорированный, серый RL6 25x40, , Поставщик: ABB</t>
+  </si>
+  <si>
+    <t>1.1.49.15</t>
+  </si>
+  <si>
+    <t>Ввод кабельный пластиковый, , Поставщик: ABB</t>
+  </si>
+  <si>
+    <t>1.1.50</t>
+  </si>
+  <si>
+    <t>АСКУЭ. Кабельная продукция и материалы</t>
+  </si>
+  <si>
+    <t>1.1.50.1</t>
+  </si>
+  <si>
+    <t>Кабель симметричный парной скрутки, КИПвЭнг (А)-HF 1x2x0,78, Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.50.2</t>
+  </si>
+  <si>
+    <t>Блок коммутации с клеммником и крышкой (107x107x50), КМТ-010-022, Код изделия: plc-kmt-010-022, Поставщик: EKF</t>
+  </si>
+  <si>
+    <t>1.1.50.3</t>
+  </si>
+  <si>
+    <t>Труба ПВХ гибкая гофр. д.25мм, лёгкая с протяжкой, 50м, цвет серый, , Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.50.4</t>
+  </si>
+  <si>
+    <t>Держатель с защелкой, д.25мм, , Поставщик: ДКС</t>
+  </si>
+  <si>
+    <t>1.1.50.5</t>
+  </si>
+  <si>
+    <t>Труба металлическая, д.20мм, 3м, , Поставщик: ДКС</t>
+  </si>
+  <si>
+    <t>1.1.50.6</t>
+  </si>
+  <si>
+    <t>Стяжка 250 мм, , Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.50.7</t>
+  </si>
+  <si>
+    <t>Бирка кабельная с клипсой (с защелкой), DN1201, Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.50.8</t>
+  </si>
+  <si>
+    <t>Пена двухкомпонентная огнезащитная, , Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.50.9</t>
+  </si>
+  <si>
+    <t>Патчкорд 20м, Cablexpert PP12-20M/BK, Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.50.10</t>
+  </si>
+  <si>
+    <t>Системный блок DEXP, Atlas H468, Поставщик: DEXP</t>
+  </si>
+  <si>
+    <t>1.1.50.11</t>
+  </si>
+  <si>
+    <t>Монитор 27", Acer KA272G0bi, Поставщик: ACER</t>
+  </si>
+  <si>
+    <t>1.1.50.12</t>
+  </si>
+  <si>
+    <t>Клавиатура + Мышь проводные, Logitech Desktop MK120, Поставщик: Logitech</t>
+  </si>
+  <si>
+    <t>1.1.51</t>
+  </si>
+  <si>
+    <t>ОЗДС. Основное оборудование</t>
+  </si>
+  <si>
+    <t>1.1.51.1</t>
+  </si>
+  <si>
+    <t>Блок усиления БВУ, М2-Д-333, Поставщик: ООО "ЦПИ"</t>
+  </si>
+  <si>
+    <t>1.1.51.2</t>
+  </si>
+  <si>
+    <t>Блок питания импульсный БПИ БЭ Иссан-Охра-Д-333, БПИ, Поставщик: ООО "ИССАН"</t>
+  </si>
+  <si>
+    <t>1.1.51.3</t>
+  </si>
+  <si>
+    <t>Барьер электризуемый, М3-Д-333, Поставщик: ООО "ЦПИ"</t>
+  </si>
+  <si>
+    <t>1.1.52</t>
+  </si>
+  <si>
+    <t>ОЗДС. Кабельные изделия</t>
+  </si>
+  <si>
+    <t>1.1.52.1</t>
+  </si>
+  <si>
+    <t>Провод высоковольтный сечением 0,35 мм, ПВМТ-40 1х0,35, Поставщик: ООО"ЦПИ"</t>
+  </si>
+  <si>
+    <t>1.1.52.2</t>
+  </si>
+  <si>
+    <t>Кабель силовой, ППГнг(А)-HF  2х1,5, Код изделия: 2363603, Поставщик: ЭТМ</t>
+  </si>
+  <si>
+    <t>1.1.53</t>
+  </si>
+  <si>
+    <t>ОЗДС. Продукция трубы</t>
+  </si>
+  <si>
+    <t>1.1.53.1</t>
+  </si>
+  <si>
+    <t>1.1.54</t>
+  </si>
+  <si>
+    <t>ОЗДС. Продукция аксессуаров к трубам</t>
+  </si>
+  <si>
+    <t>1.1.54.1</t>
+  </si>
+  <si>
+    <t>1.1.55</t>
+  </si>
+  <si>
+    <t>ОЗДС. Материалы</t>
+  </si>
+  <si>
+    <t>1.1.55.1</t>
+  </si>
+  <si>
+    <t>Стяжки нейлоновые 3*100, , Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.55.2</t>
+  </si>
+  <si>
+    <t>Скоба металличческая однолапковая CVO d19-20 мм 100шт/уп, , Поставщик: Промрукав</t>
+  </si>
+  <si>
+    <t>1.1.55.3</t>
+  </si>
+  <si>
+    <t>Помещение оборудовано ОЗДС АПК ОЗДУ-М: Предупреждающаянаклейка, , Поставщик: ООО "ЦПИ"</t>
+  </si>
+  <si>
+    <t>1.1.55.4</t>
+  </si>
+  <si>
+    <t>Плита минераловатнаяплотность 110 кг/м3, 1000х600х50, Поставщик: ООО "ОГНЕЗА"</t>
+  </si>
+  <si>
+    <t>1.1.55.5</t>
+  </si>
+  <si>
+    <t>Огнезащитный противопожарныйтерморасширяющийсягерметик марки «ОГНЕЗА-ГТ» 20 кг, , Поставщик: ООО "ОГНЕЗА"</t>
+  </si>
+  <si>
+    <t>1.1.55.6</t>
+  </si>
+  <si>
+    <t>Гвозди для прямого монтажа 3х38мм (усиленные) 1000 шт/уп, PR08.5813, Код изделия: PR08.5813, Поставщик: Промрукав</t>
+  </si>
+  <si>
+    <t>1.1.55.7</t>
+  </si>
+  <si>
+    <t>Высокопрочный силиконовый клей-герметик для БЭ, , Поставщик: ООО "ЦПИ"</t>
+  </si>
+  <si>
+    <t>кг.</t>
+  </si>
+  <si>
+    <t>1.1.55.8</t>
+  </si>
+  <si>
+    <t>Бирка маркировочная, У-136, Поставщик: IEK</t>
+  </si>
+  <si>
+    <t>1.1.56</t>
+  </si>
+  <si>
+    <t>РФ. Оборудование</t>
+  </si>
+  <si>
+    <t>1.1.56.1</t>
+  </si>
+  <si>
+    <t>Конвертер IP/СПВ, 3 программы, 1 программа 30 Вольт/30 Вт, MiniRack, 220 В, FG-ACE-CON-VF/Eth,V2 (SW 2.6), Поставщик: НАТЕКС</t>
+  </si>
+  <si>
+    <t>1.1.57</t>
+  </si>
+  <si>
+    <t>РФ. Кабели, провода, шнуры и шины</t>
+  </si>
+  <si>
+    <t>1.1.57.1</t>
+  </si>
+  <si>
+    <t>КПСВЭВнг(А)-LS 1х2х0,5 Кабель симметричной парной скрутки, не распространяющий горение при групповой прокладке с пониженным дымо- и газовыделением в общем экране из алюмолавсановой ленты с контактным проводником из медной луженой проволоки; однопроволочная центральная жила 0,5 мм.кв.; наружный диаметр 5,4 мм; красного цвета, КПСВЭВнг(А)-LS 1х2х0,5, Код изделия: УТ0006236, Поставщик: Авангард</t>
+  </si>
+  <si>
+    <t>1.1.57.2</t>
+  </si>
+  <si>
+    <t>Патч-корд F/FTP, категория 5е, 2xRJ45/8p8c, экранированный, серый, LSZH, 3м., PC01-C5EFL-3M, Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.58</t>
+  </si>
+  <si>
+    <t>РФ. Изделия и материалы</t>
+  </si>
+  <si>
+    <t>1.1.58.1</t>
+  </si>
+  <si>
+    <t>Бирка У-134 квадратная 50х50 мм (100шт), UZMA-BIK-Y134-S, Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.58.2</t>
+  </si>
+  <si>
+    <t>Труба ПВХ гибкая гофрированная д.25мм, с протяжкой, , Код изделия: 91925, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.58.3</t>
+  </si>
+  <si>
+    <t>Держатель с защелкой и дюбелем д.25 мм, уп. 100 шт., , Код изделия: 51325, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.58.4</t>
+  </si>
+  <si>
+    <t>Саморез 3,5х50 мм с дюбелем F6 (100 шт.), In-liner Front, Код изделия: CM06541, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.58.5</t>
+  </si>
+  <si>
+    <t>Хомут P6.6 стандартный, белый, 2,6x160, 100 шт. в уп, 25206, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.58.6</t>
+  </si>
+  <si>
+    <t>Противопожарная пена, CP 620, Код изделия: 2025085, Поставщик: Hilti Россия</t>
+  </si>
+  <si>
+    <t>1.1.58.7</t>
+  </si>
+  <si>
+    <t>Радиорозетка накладная, для использования внутри помещения, номинальное напряжение 15/30 В, белая, РПВ-1-2-30, Код изделия: ETM9688553, Поставщик: БелТИЗ</t>
+  </si>
+  <si>
+    <t>1.1.59</t>
+  </si>
+  <si>
+    <t>СКУД. Оборудование</t>
+  </si>
+  <si>
+    <t>1.1.59.1</t>
+  </si>
+  <si>
+    <t>R3-Рубеж-2ОП Прибор приемно-контрольный и управления охранно-пожарный адресный, R3-Рубеж-2ОП, Код изделия: RBZ-319538, Поставщик: ООО "Рубеж"</t>
+  </si>
+  <si>
+    <t>1.1.59.2</t>
+  </si>
+  <si>
+    <t>R3-МС-Е Модуль сопряжения преобразователь интерфейса, R3-МС-Е, Код изделия: RBZ-377219, Поставщик: ООО "Рубеж"</t>
+  </si>
+  <si>
+    <t>1.1.59.3</t>
+  </si>
+  <si>
+    <t>Модуль контроля доступа МКД-2-R3, МКД-2-R3, Код изделия: RBZ-359371, Поставщик: ООО "Рубеж"</t>
+  </si>
+  <si>
+    <t>1.1.59.4</t>
+  </si>
+  <si>
+    <t>ИВЭПР 12/2 2х12-Р БР Источник питания номинальным постоянным напряжением 12 В и током нагрузки до 2,0 А., ИВЭПР 12/2 2х12-Р БР, Код изделия: RBZ-052433, Поставщик: ООО "Рубеж"</t>
+  </si>
+  <si>
+    <t>1.1.59.5</t>
+  </si>
+  <si>
+    <t>Бесконтактный считыватель идентификаторов смарт-карт STR-RM-B01 предназначен для работы в системах контроля и управления доступом с интерфейсом Wiеgand, STR-RM-B01, Код изделия: RBZ-313100, Поставщик: ООО "Рубеж"</t>
+  </si>
+  <si>
+    <t>1.1.59.6</t>
+  </si>
+  <si>
+    <t>УДП 513-10 исп. 01 АР Устройство дистанционного пуска., УДП 513-10 исп. 01 АР, Поставщик: ООО "Рубеж"</t>
+  </si>
+  <si>
+    <t>1.1.59.7</t>
+  </si>
+  <si>
+    <t>AT-H805A LED Кнопка выхода, AT-H805A LED, Поставщик: ООО "АККОРДТЕК"</t>
+  </si>
+  <si>
+    <t>1.1.59.8</t>
+  </si>
+  <si>
+    <t>ML-295ALN с герконом Электромагнитный замок ACCORDTEC, 300 кг, накладной, ML-295ALN, Код изделия: AT-14021, Поставщик: ООО "АККОРДТЕК"</t>
+  </si>
+  <si>
+    <t>1.1.59.9</t>
+  </si>
+  <si>
+    <t>Планка для замка LMP-295, LMP-295, Код изделия: AT-02453, Поставщик: ООО "АККОРДТЕК"</t>
+  </si>
+  <si>
+    <t>1.1.59.10</t>
+  </si>
+  <si>
+    <t>Уголок универсальный LM-295A/350A, LM-295A/350A, Код изделия: AT-02111, Поставщик: ООО "АККОРДТЕК"</t>
+  </si>
+  <si>
+    <t>1.1.59.11</t>
+  </si>
+  <si>
+    <t>LM-Z-KD-295A/350A Z-крепление с декоративным кожухом ACCORDTEC для дверей, открывающихся внутрь помещения, LM-Z-KD-295A/350A, Код изделия: AT-15284, Поставщик: ООО "АККОРДТЕК"</t>
+  </si>
+  <si>
+    <t>1.1.59.12</t>
+  </si>
+  <si>
+    <t>Сигнализатор магнитоконтактный СМК-1, СМК-1 АТФЕ.425119.169, Код изделия: 26.30.50.111, Поставщик: ООО НПП «Магнито-Контакт»</t>
+  </si>
+  <si>
+    <t>1.1.59.13</t>
+  </si>
+  <si>
+    <t>РМ-1-R3 Адресный релейный модуль, РМ-1-R3, Код изделия: RBZ-337646, Поставщик: ООО "Рубеж"</t>
+  </si>
+  <si>
+    <t>1.1.60</t>
+  </si>
+  <si>
+    <t>СКУД. Кабели, провода, шнуры и шины</t>
+  </si>
+  <si>
+    <t>1.1.60.1</t>
+  </si>
+  <si>
+    <t>Кабели витая пара, неэкранированные (U/UTP), категория 5; 1, 2 пары (24 AWG), одножильные, внутренние, LSZH Hyperline серии UUTP1/2-C5-S24-IN-LSZH, UUTP1/2-C5-S24-IN-LSZH, Поставщик: Hyperline</t>
+  </si>
+  <si>
+    <t>1.1.60.2</t>
+  </si>
+  <si>
+    <t>Hyperline UUTP4R-C5E-S24-IN-LSZH-GY-305 (305 м) Кабель витая пара, неэкранированный U/UTP, категория 5e, 4 пары 24 AWG, 4х2х0,51 мм, однопроволочные жилы, LSZH, нг(А)-HF, внутренний -40°C – +75°C, серый, системная гарантия 25 лет, UUTP4R-C5E-S24-IN-LSZH-GY-305, Поставщик: Hyperline</t>
+  </si>
+  <si>
+    <t>1.1.60.3</t>
+  </si>
+  <si>
+    <t>КПСВВнг(А)-LS 1х2х0,5 Кабель симметричный для систем сигнализации и управления, групповой прокладки, с пониженным дымо- и газовыделением, 1 пара, сечение жил 0,5 кв.мм, наружный размер кабеля 5,2 мм, жилы однопроволочные медные, изоляция ПВХ пониженной пожарной опасности, с низким дымо- и газовыделением, скрутка парная, оболочка: ПВХ пониженной пожарной опасности с низким дымо- и газовыделением, цвет красный, КПСВВнг(А)-LS 1х2х0,5, Поставщик: Спецкабель</t>
+  </si>
+  <si>
+    <t>1.1.60.4</t>
+  </si>
+  <si>
+    <t>КПСВВнг(А)-LS 1х2х1,5 Кабель симметричный для систем сигнализации и управления, групповой прокладки, с пониженным дымо- и газовыделением, 1 пара, сечение жил 1,5 кв.мм, наружный размер кабеля 6,8 мм, жилы однопроволочные медные, изоляция ПВХ пониженной пожарной опасности, с низким дымо- и газовыделением, скрутка парная, оболочка: ПВХ пониженной пожарной опасности с низким дымо- и газовыделением, цвет красный, КПСВВнг(А)-LS 1х2х1,5, Поставщик: Спецкабель</t>
+  </si>
+  <si>
+    <t>1.1.60.5</t>
+  </si>
+  <si>
+    <t>КПСВЭВнг(А)-LS 1х2х0,5 Кабель симметричный для систем сигнализации и управления, групповой прокладки, с пониженным дымо- и газовыделением, 1 пара, сечение жил 0,5 кв.мм, наружный размер кабеля 5,4 мм, жилы однопроволочные медные, изоляция ПВХ пониженной пожарной опасности, с низким дымо- и газовыделением, скрутка парная, экран общий из алюмолавсановой ленты с контактным проводником из медной луженой проволоки, оболочка ПВХ пониженной пожарной опасности, с низким дымо- и газовыделением, цвет красный, КПСВЭВнг(А)-LS 1х2х0,5, Поставщик: Спецкабель</t>
+  </si>
+  <si>
+    <t>1.1.61</t>
+  </si>
+  <si>
+    <t>СКУД. Изделия и материалы</t>
+  </si>
+  <si>
+    <t>1.1.61.1</t>
+  </si>
+  <si>
+    <t>Маркировка для кабеля У-134 в рулоне квадрат 55х55, , Код изделия: CIC5555SQWR, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.61.2</t>
+  </si>
+  <si>
+    <t>Маркер для маркировки кабельной продукции, Edding E-780/1, Поставщик: Edding</t>
+  </si>
+  <si>
+    <t>1.1.61.3</t>
+  </si>
+  <si>
+    <t>Коробка коммутационная УК-2П с клеммной колодкой, 5 контактов, белый, УК-2П, Код изделия: 12-0002-0004, Поставщик: Магнито-Контакт</t>
+  </si>
+  <si>
+    <t>1.1.61.4</t>
+  </si>
+  <si>
+    <t>Коробка коммутационная УК-2П, с клеммной колодкой, 4 контакта, белый, УК-2П, Код изделия: 12-0002-0000, Поставщик: Магнито-Контакт</t>
+  </si>
+  <si>
+    <t>1.1.61.5</t>
+  </si>
+  <si>
+    <t>Труба ПВХ гибкая гофр. д.16мм, лёгкая с протяжкой, цвет серый, , Код изделия: 91916, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.61.6</t>
+  </si>
+  <si>
+    <t>Держатель оцинкованный односторонний, д.16мм с крепежным отверстием 8.5х6 мм, , Код изделия: 53331, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.61.7</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь Hard-Fix PDG F 6x60 мм грибовидная манжета нейлон, Hard-Fix PDG F 6x60 мм, Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.61.8</t>
+  </si>
+  <si>
+    <t>1.1.61.9</t>
+  </si>
+  <si>
+    <t>Труба 40х3,5 ГОСТ3262-75, Труба 40х3,5, Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.61.10</t>
+  </si>
+  <si>
+    <t>Пена двухкомпонентная огнезащитная, DN1201, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.61.11</t>
+  </si>
+  <si>
+    <t>Герметик огнестойкий, картридж 300 мл, DS1202, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.62</t>
+  </si>
+  <si>
+    <t>СКС. Оборудование</t>
+  </si>
+  <si>
+    <t>1.1.62.1</t>
+  </si>
+  <si>
+    <t>Шкаф телекоммуникационный19" 33U 600х800мм, LINEA N, Код изделия: LN05-33U68-2PP, Поставщик: itk-group</t>
+  </si>
+  <si>
+    <t>1.1.62.2</t>
+  </si>
+  <si>
+    <t>Шкаф телекоммуникационный19" 47U 600х800мм, LINEA N, Код изделия: LN05-47U68-2PP, Поставщик: itk-group</t>
+  </si>
+  <si>
+    <t>1.1.63</t>
+  </si>
+  <si>
+    <t>СКС. Оборудование в составе шкафа</t>
+  </si>
+  <si>
+    <t>1.1.63.1</t>
+  </si>
+  <si>
+    <t>ITK Кабельный органайзер с крышкой 19" 1U черный, CO05-1MCM, Поставщик: IEK</t>
+  </si>
+  <si>
+    <t>1.1.63.2</t>
+  </si>
+  <si>
+    <t>Вентиляторный модуль, FAN, Код изделия: FM05-1U4TS-R, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.63.3</t>
+  </si>
+  <si>
+    <t>Патч-панель 19", 1U, 48 портов, PP-48, Код изделия: PP48-1UC5EU-D05H, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.63.4</t>
+  </si>
+  <si>
+    <t>Шина заземления, GND, Код изделия: ER-12-325-M1, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.63.5</t>
+  </si>
+  <si>
+    <t>Настенная патч-панель кат.5E UTP 12 портов, , Код изделия: PP12-C5EU-D05, Поставщик: iTK</t>
+  </si>
+  <si>
+    <t>1.1.63.6</t>
+  </si>
+  <si>
+    <t>Рамка Avanti, Черный квадрат, 1 пост (2 мод.), , Код изделия: 4402902, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.63.7</t>
+  </si>
+  <si>
+    <t>Розетка компьютерная 1 порт, 1xRJ45 Cat.5, Код изделия: 4402663, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.63.8</t>
+  </si>
+  <si>
+    <t>Онлайн ИБП ДКС серии Смолл Рэкмаунт (Small Rackmount), 1000 ВА/1000 Вт,1/1, 6xIEC C13, 1хIEC C19, EPO, USB, RS-232, Rack 2U, з/у 6А, без АКБ, SMALLR1A0PI, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.63.9</t>
+  </si>
+  <si>
+    <t>Батарейный блок для ИБП ДКС серии Инфо Рэкмаунт Про (Info Rackmount Pro) INFORPRO1500I,Смолл Рэкмаунт (Small Rackmount) SMALLR1A5, Rack 2U, 8х9Ач, 24В, BPSMLR1-24V, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.64</t>
+  </si>
+  <si>
+    <t>СКС. Кабели, провода, шнуры и шины</t>
+  </si>
+  <si>
+    <t>1.1.64.1</t>
+  </si>
+  <si>
+    <t>Витая пара U/UTP кат.5e, LSZH нг(А)-HF 25х2x0,51, Код изделия: LC1-C5E25-121, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.64.2</t>
+  </si>
+  <si>
+    <t>Кабель парной скрутки кат.5e, LSZH нг(А)-HF 4х2x0,52, Код изделия: LC1-C5E04-121-T-P-R, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.64.3</t>
+  </si>
+  <si>
+    <t>1.1.65</t>
+  </si>
+  <si>
+    <t>СКС. Изделия и материалы</t>
+  </si>
+  <si>
+    <t>1.1.65.1</t>
+  </si>
+  <si>
+    <t>1.1.65.2</t>
+  </si>
+  <si>
+    <t>1.1.65.3</t>
+  </si>
+  <si>
+    <t>1.1.65.4</t>
+  </si>
+  <si>
+    <t>Труба стальная водогазопроводная, ВГП100, Поставщик: Сталь Эксперт</t>
+  </si>
+  <si>
+    <t>1.1.65.5</t>
+  </si>
+  <si>
+    <t>Труба стальная водогазопроводная, ВГП150, Поставщик: Сталь Эксперт</t>
+  </si>
+  <si>
+    <t>1.1.65.6</t>
+  </si>
+  <si>
+    <t>1.1.65.7</t>
+  </si>
+  <si>
+    <t>Огнезащитный противопожарныйтерморасширяющийсягерметик марки «ОГНЕЗА-ГТ» 20..., EI150, Код изделия: 105040, Поставщик: ООО Огнеза</t>
+  </si>
+  <si>
+    <t>1.1.65.8</t>
+  </si>
+  <si>
+    <t>Плита минераловатная плотность 110 кг/м3, 1000x600x50, Поставщик: ООО Огнеза</t>
+  </si>
+  <si>
+    <t>1.1.66</t>
+  </si>
+  <si>
+    <t>СКС. Корпус А. Оборудование</t>
+  </si>
+  <si>
+    <t>1.1.66.1</t>
+  </si>
+  <si>
+    <t>Шкаф сетевой 19" 42U 600х800мм, LINEA N, Код изделия: LN05-42U68-2PP, Поставщик: itk-group</t>
+  </si>
+  <si>
+    <t>1.1.66.2</t>
+  </si>
+  <si>
+    <t>Шкаф сетевой 19" 47U 600х800мм, LINEA N, Код изделия: LN05-47U68-2PP, Поставщик: itk-group</t>
+  </si>
+  <si>
+    <t>1.1.67</t>
+  </si>
+  <si>
+    <t>СКС. Корпус А. Оборудование в составе шкафа</t>
+  </si>
+  <si>
+    <t>1.1.67.1</t>
+  </si>
+  <si>
+    <t>Ввод щеточный кабельный верхний, ZP-BE-1000-R, Код изделия: ZP-BE-1000-R, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.67.2</t>
+  </si>
+  <si>
+    <t>Органайзер кабельный вертикальный, CO35-07542-R, Код изделия: CO35-07542-R, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.67.3</t>
+  </si>
+  <si>
+    <t>ITK 19" вентил. модуль 1U 4 вентилятора с цифровым термостатом, FM05-1U4TS-R, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.67.4</t>
+  </si>
+  <si>
+    <t>1.1.67.5</t>
+  </si>
+  <si>
+    <t>1.1.67.6</t>
+  </si>
+  <si>
+    <t>Патч-панель 19", 1U, 48 портов, PT-48, Код изделия: PP48-1UC5EU-D05H, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.67.7</t>
+  </si>
+  <si>
+    <t>Коробка установочная для полых стен, X45, Код изделия: 4402952, Поставщик: DKC</t>
+  </si>
+  <si>
+    <t>1.1.67.8</t>
+  </si>
+  <si>
+    <t>1.1.67.9</t>
+  </si>
+  <si>
+    <t>1.1.67.10</t>
+  </si>
+  <si>
+    <t>1.1.68</t>
+  </si>
+  <si>
+    <t>СКС. Корпус А. Кабели, провода, шнуры и шины</t>
+  </si>
+  <si>
+    <t>1.1.68.1</t>
+  </si>
+  <si>
+    <t>ITK Витая пара U/UTP кат.5e, LSZH нг(А)-HF  4*2*24AWG, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.68.2</t>
+  </si>
+  <si>
+    <t>ITK Витая пара U/UTP кат.5е, LSZH нг(А)-HF  25*2*24AWG, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.68.3</t>
+  </si>
+  <si>
+    <t>ITK Витая пара U/UTP кат.5е, LSZH нг(А)-HF  16*2*24AWG, Поставщик: ITK</t>
+  </si>
+  <si>
+    <t>1.1.69</t>
+  </si>
+  <si>
+    <t>СКС. Корпус А. Изделия и материалы</t>
+  </si>
+  <si>
+    <t>1.1.69.1</t>
+  </si>
+  <si>
+    <t>Огнезащитный противопожарный терморасширяющийся герметик марки «ОГНЕЗА-ГТ» 20кг, EI50, Код изделия: 105040, Поставщик: ООО Огнеза</t>
+  </si>
+  <si>
+    <t>1.1.69.2</t>
+  </si>
+  <si>
+    <t>1.1.69.3</t>
+  </si>
+  <si>
+    <t>Труба водогазопроводная ВГП ГОСТ 3262-75, Д50, Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.69.4</t>
+  </si>
+  <si>
+    <t>Труба легкая гофрированная с протяжкой, ПВХ ?32мм, , Поставщик: Промрукав</t>
+  </si>
+  <si>
+    <t>1.1.69.5</t>
+  </si>
+  <si>
+    <t>Труба водогазопроводная ВГП ГОСТ 3262-75, Д150, Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.69.6</t>
+  </si>
+  <si>
+    <t>Скоба металлическая однолапковая усиленная противопожарная d32 мм (уп.50 шт.), , Поставщик: Промрукав</t>
+  </si>
+  <si>
+    <t>уп</t>
+  </si>
+  <si>
+    <t>1.1.69.7</t>
+  </si>
+  <si>
+    <t>Гвозди для прямого монтажа 3х32 мм (усиленные) (1000 шт/уп), , Поставщик: Промрукав</t>
+  </si>
+  <si>
+    <t>1.1.70</t>
+  </si>
+  <si>
+    <t>СКС. Корпус Б. Оборудование</t>
+  </si>
+  <si>
+    <t>1.1.70.1</t>
+  </si>
+  <si>
+    <t>1.1.70.2</t>
+  </si>
+  <si>
+    <t>1.1.71</t>
+  </si>
+  <si>
+    <t>СКС. Корпус Б. Оборудование в составе шкафа</t>
+  </si>
+  <si>
+    <t>1.1.71.1</t>
+  </si>
+  <si>
+    <t>1.1.71.2</t>
+  </si>
+  <si>
+    <t>1.1.71.3</t>
+  </si>
+  <si>
+    <t>1.1.71.4</t>
+  </si>
+  <si>
+    <t>1.1.71.5</t>
+  </si>
+  <si>
+    <t>1.1.71.6</t>
+  </si>
+  <si>
+    <t>1.1.71.7</t>
+  </si>
+  <si>
+    <t>1.1.71.8</t>
+  </si>
+  <si>
+    <t>1.1.71.9</t>
+  </si>
+  <si>
+    <t>1.1.71.10</t>
+  </si>
+  <si>
+    <t>1.1.72</t>
+  </si>
+  <si>
+    <t>СКС. Корпус Б. Кабели, провода, шнуры и шины</t>
+  </si>
+  <si>
+    <t>1.1.72.1</t>
+  </si>
+  <si>
+    <t>1.1.72.2</t>
+  </si>
+  <si>
+    <t>1.1.72.3</t>
+  </si>
+  <si>
+    <t>1.1.73</t>
+  </si>
+  <si>
+    <t>СКС. Корпус Б. Изделия и материалы</t>
+  </si>
+  <si>
+    <t>1.1.73.1</t>
+  </si>
+  <si>
+    <t>1.1.73.2</t>
+  </si>
+  <si>
+    <t>1.1.73.3</t>
+  </si>
+  <si>
+    <t>1.1.73.4</t>
+  </si>
+  <si>
+    <t>1.1.73.5</t>
+  </si>
+  <si>
+    <t>1.1.73.6</t>
+  </si>
+  <si>
+    <t>1.1.73.7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -263,80 +3284,83 @@
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFffff00"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="11">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -601,54 +3625,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:E558"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E32" sqref="E32"/>
+      <selection activeCell="E558" sqref="E558"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="120" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="30">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="100">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
@@ -680,432 +3704,8030 @@
       <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="8"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="8"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="8"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="9" t="s">
+      <c r="C8" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="9" t="s">
+      <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D9" s="8">
         <v>1</v>
       </c>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B10" s="9" t="s">
         <v>19</v>
       </c>
+      <c r="B10" s="10" t="s">
+        <v>20</v>
+      </c>
       <c r="C10" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D10" s="8">
         <v>1</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B11" s="9" t="s">
         <v>21</v>
       </c>
+      <c r="B11" s="10" t="s">
+        <v>22</v>
+      </c>
       <c r="C11" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D11" s="8">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B12" s="9" t="s">
         <v>23</v>
       </c>
+      <c r="B12" s="10" t="s">
+        <v>24</v>
+      </c>
       <c r="C12" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B13" s="9" t="s">
         <v>25</v>
       </c>
+      <c r="B13" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="C13" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D13" s="8">
         <v>1</v>
       </c>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B14" s="9" t="s">
         <v>27</v>
       </c>
+      <c r="B14" s="10" t="s">
+        <v>28</v>
+      </c>
       <c r="C14" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D14" s="8">
         <v>1</v>
       </c>
       <c r="E14" s="4"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="5" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B15" s="9" t="s">
         <v>29</v>
       </c>
+      <c r="B15" s="10" t="s">
+        <v>30</v>
+      </c>
       <c r="C15" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D15" s="8">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="5" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B16" s="9" t="s">
         <v>31</v>
       </c>
+      <c r="B16" s="10" t="s">
+        <v>32</v>
+      </c>
       <c r="C16" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D16" s="8">
         <v>1</v>
       </c>
       <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="5" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B17" s="9" t="s">
         <v>33</v>
       </c>
+      <c r="B17" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="C17" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D17" s="8">
         <v>1</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B18" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="B18" s="10" t="s">
+        <v>36</v>
+      </c>
       <c r="C18" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D18" s="8">
         <v>1</v>
       </c>
       <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="5" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B19" s="9" t="s">
         <v>37</v>
       </c>
+      <c r="B19" s="10" t="s">
+        <v>38</v>
+      </c>
       <c r="C19" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D19" s="8">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="E19" s="4"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="5" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B20" s="9" t="s">
         <v>39</v>
       </c>
+      <c r="B20" s="10" t="s">
+        <v>40</v>
+      </c>
       <c r="C20" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D20" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E20" s="4"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="5" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B21" s="9" t="s">
         <v>41</v>
       </c>
+      <c r="B21" s="10" t="s">
+        <v>42</v>
+      </c>
       <c r="C21" s="1" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="D21" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="5" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B22" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E22" s="4"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>47</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D23" s="8">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E23" s="4"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="8"/>
       <c r="E24" s="4"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="5" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>51</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D25" s="8">
-        <v>1</v>
+        <v>6570</v>
       </c>
       <c r="E25" s="4"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>53</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D26" s="8">
-        <v>1</v>
+        <v>6570</v>
       </c>
       <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>54</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>55</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D27" s="8">
-        <v>1</v>
+        <v>410</v>
       </c>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="5" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>57</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D28" s="8">
-        <v>1</v>
+        <v>665</v>
       </c>
       <c r="E28" s="4"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>58</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>59</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D29" s="8">
-        <v>1</v>
+        <v>2660</v>
       </c>
       <c r="E29" s="4"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="5" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>61</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D30" s="8">
-        <v>1</v>
+        <v>5250</v>
       </c>
       <c r="E30" s="4"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>62</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>63</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D31" s="8">
-        <v>1</v>
+        <v>15750</v>
       </c>
       <c r="E31" s="4"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="8">
+        <v>150</v>
+      </c>
+      <c r="E32" s="4"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" s="8">
+        <v>60</v>
+      </c>
+      <c r="E33" s="4"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" s="8">
+        <v>2500</v>
+      </c>
+      <c r="E34" s="4"/>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" s="8">
+        <v>40</v>
+      </c>
+      <c r="E35" s="4"/>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="4"/>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="8">
+        <v>2</v>
+      </c>
+      <c r="E37" s="4"/>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D38" s="8">
+        <v>1</v>
+      </c>
+      <c r="E38" s="4"/>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="8">
+        <v>1</v>
+      </c>
+      <c r="E39" s="4"/>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" s="8">
+        <v>8</v>
+      </c>
+      <c r="E40" s="4"/>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" s="8">
+        <v>1</v>
+      </c>
+      <c r="E41" s="4"/>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" s="8">
+        <v>1</v>
+      </c>
+      <c r="E42" s="4"/>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" s="8">
+        <v>1</v>
+      </c>
+      <c r="E43" s="4"/>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" s="8">
+        <v>8</v>
+      </c>
+      <c r="E44" s="4"/>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" s="8">
+        <v>1</v>
+      </c>
+      <c r="E45" s="4"/>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" s="8">
+        <v>1</v>
+      </c>
+      <c r="E46" s="4"/>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" s="8">
+        <v>1</v>
+      </c>
+      <c r="E47" s="4"/>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" s="8">
+        <v>34</v>
+      </c>
+      <c r="E48" s="4"/>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" s="8">
+        <v>2</v>
+      </c>
+      <c r="E49" s="4"/>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D50" s="8">
+        <v>3</v>
+      </c>
+      <c r="E50" s="4"/>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D51" s="8">
+        <v>4</v>
+      </c>
+      <c r="E51" s="4"/>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" s="8">
+        <v>8</v>
+      </c>
+      <c r="E52" s="4"/>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="8"/>
+      <c r="E53" s="4"/>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54" s="8">
+        <v>2677</v>
+      </c>
+      <c r="E54" s="4"/>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D55" s="8">
+        <v>2677</v>
+      </c>
+      <c r="E55" s="4"/>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D56" s="8">
+        <v>711</v>
+      </c>
+      <c r="E56" s="4"/>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D57" s="8">
+        <v>1943</v>
+      </c>
+      <c r="E57" s="4"/>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D58" s="8">
+        <v>5829</v>
+      </c>
+      <c r="E58" s="4"/>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D59" s="8">
+        <v>10</v>
+      </c>
+      <c r="E59" s="4"/>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D60" s="8">
+        <v>10</v>
+      </c>
+      <c r="E60" s="4"/>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D61" s="8">
+        <v>400</v>
+      </c>
+      <c r="E61" s="4"/>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="8">
+        <v>2</v>
+      </c>
+      <c r="E62" s="4"/>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63" s="8">
+        <v>2</v>
+      </c>
+      <c r="E63" s="4"/>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D64" s="8">
+        <v>1</v>
+      </c>
+      <c r="E64" s="4"/>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B65" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="8"/>
+      <c r="E65" s="4"/>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D66" s="8">
+        <v>5</v>
+      </c>
+      <c r="E66" s="4"/>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D67" s="8">
+        <v>2</v>
+      </c>
+      <c r="E67" s="4"/>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D68" s="8">
+        <v>1</v>
+      </c>
+      <c r="E68" s="4"/>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D69" s="8">
+        <v>5</v>
+      </c>
+      <c r="E69" s="4"/>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D70" s="8">
+        <v>5</v>
+      </c>
+      <c r="E70" s="4"/>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D71" s="8">
+        <v>2</v>
+      </c>
+      <c r="E71" s="4"/>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D72" s="8">
+        <v>5</v>
+      </c>
+      <c r="E72" s="4"/>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D73" s="8">
+        <v>36</v>
+      </c>
+      <c r="E73" s="4"/>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D74" s="8">
+        <v>17</v>
+      </c>
+      <c r="E74" s="4"/>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D75" s="8">
+        <v>3</v>
+      </c>
+      <c r="E75" s="4"/>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D76" s="8">
+        <v>8</v>
+      </c>
+      <c r="E76" s="4"/>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D77" s="8">
+        <v>4</v>
+      </c>
+      <c r="E77" s="4"/>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D78" s="8">
+        <v>1</v>
+      </c>
+      <c r="E78" s="4"/>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D79" s="8">
+        <v>4</v>
+      </c>
+      <c r="E79" s="4"/>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D80" s="8">
+        <v>4</v>
+      </c>
+      <c r="E80" s="4"/>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D81" s="8">
+        <v>8</v>
+      </c>
+      <c r="E81" s="4"/>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D82" s="8">
+        <v>5</v>
+      </c>
+      <c r="E82" s="4"/>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D83" s="8">
+        <v>2</v>
+      </c>
+      <c r="E83" s="4"/>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D84" s="8">
+        <v>2</v>
+      </c>
+      <c r="E84" s="4"/>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D85" s="8">
+        <v>2</v>
+      </c>
+      <c r="E85" s="4"/>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D86" s="8">
+        <v>4</v>
+      </c>
+      <c r="E86" s="4"/>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D87" s="8">
+        <v>4</v>
+      </c>
+      <c r="E87" s="4"/>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D88" s="8">
+        <v>5</v>
+      </c>
+      <c r="E88" s="4"/>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D89" s="8">
+        <v>5</v>
+      </c>
+      <c r="E89" s="4"/>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B90" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="8"/>
+      <c r="E90" s="4"/>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D91" s="8">
+        <v>470</v>
+      </c>
+      <c r="E91" s="4"/>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B92" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D92" s="8">
+        <v>25162</v>
+      </c>
+      <c r="E92" s="4"/>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B93" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D93" s="8">
+        <v>35</v>
+      </c>
+      <c r="E93" s="4"/>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B94" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D94" s="8">
+        <v>35</v>
+      </c>
+      <c r="E94" s="4"/>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B95" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D95" s="8">
+        <v>7</v>
+      </c>
+      <c r="E95" s="4"/>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D96" s="8">
+        <v>75</v>
+      </c>
+      <c r="E96" s="4"/>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D97" s="8">
+        <v>4</v>
+      </c>
+      <c r="E97" s="4"/>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D98" s="8">
+        <v>1</v>
+      </c>
+      <c r="E98" s="4"/>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B99" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="8"/>
+      <c r="E99" s="4"/>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="B100" s="10" t="s">
+        <v>201</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D100" s="8">
+        <v>20</v>
+      </c>
+      <c r="E100" s="4"/>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D101" s="8">
+        <v>15</v>
+      </c>
+      <c r="E101" s="4"/>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D102" s="8">
+        <v>4000</v>
+      </c>
+      <c r="E102" s="4"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D103" s="8">
+        <v>12000</v>
+      </c>
+      <c r="E103" s="4"/>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="B104" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D104" s="8">
+        <v>5</v>
+      </c>
+      <c r="E104" s="4"/>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D105" s="8">
+        <v>30</v>
+      </c>
+      <c r="E105" s="4"/>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B106" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D106" s="8">
+        <v>12</v>
+      </c>
+      <c r="E106" s="4"/>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B107" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D107" s="8">
+        <v>5</v>
+      </c>
+      <c r="E107" s="4"/>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="B108" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D108" s="8">
+        <v>10</v>
+      </c>
+      <c r="E108" s="4"/>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="B109" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="C109" s="1"/>
+      <c r="D109" s="8"/>
+      <c r="E109" s="4"/>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="B110" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D110" s="8">
+        <v>38</v>
+      </c>
+      <c r="E110" s="4"/>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="B111" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D111" s="8">
+        <v>80</v>
+      </c>
+      <c r="E111" s="4"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="B112" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D112" s="8">
+        <v>134</v>
+      </c>
+      <c r="E112" s="4"/>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B113" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D113" s="8">
+        <v>3</v>
+      </c>
+      <c r="E113" s="4"/>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="B114" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D114" s="8">
+        <v>2</v>
+      </c>
+      <c r="E114" s="4"/>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B115" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D115" s="8">
+        <v>4508</v>
+      </c>
+      <c r="E115" s="4"/>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="B116" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D116" s="8">
+        <v>2</v>
+      </c>
+      <c r="E116" s="4"/>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B117" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D117" s="8">
+        <v>2</v>
+      </c>
+      <c r="E117" s="4"/>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D118" s="8">
+        <v>1</v>
+      </c>
+      <c r="E118" s="4"/>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B119" s="10" t="s">
+        <v>238</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D119" s="8">
+        <v>1</v>
+      </c>
+      <c r="E119" s="4"/>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="B120" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D120" s="8">
+        <v>6</v>
+      </c>
+      <c r="E120" s="4"/>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B121" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D121" s="8">
+        <v>1</v>
+      </c>
+      <c r="E121" s="4"/>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B122" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D122" s="8">
+        <v>1</v>
+      </c>
+      <c r="E122" s="4"/>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B123" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D123" s="8">
+        <v>1</v>
+      </c>
+      <c r="E123" s="4"/>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D124" s="8">
+        <v>2</v>
+      </c>
+      <c r="E124" s="4"/>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="B125" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D125" s="8">
+        <v>1</v>
+      </c>
+      <c r="E125" s="4"/>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="B126" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D126" s="8">
+        <v>1</v>
+      </c>
+      <c r="E126" s="4"/>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="B127" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D127" s="8">
+        <v>12</v>
+      </c>
+      <c r="E127" s="4"/>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D128" s="8">
+        <v>13</v>
+      </c>
+      <c r="E128" s="4"/>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D129" s="8">
+        <v>7347</v>
+      </c>
+      <c r="E129" s="4"/>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="B130" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D130" s="8">
+        <v>16</v>
+      </c>
+      <c r="E130" s="4"/>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="B131" s="10" t="s">
+        <v>263</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D131" s="8">
+        <v>1500</v>
+      </c>
+      <c r="E131" s="4"/>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="B132" s="10" t="s">
+        <v>265</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D132" s="8">
+        <v>6</v>
+      </c>
+      <c r="E132" s="4"/>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>267</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D133" s="8">
+        <v>45</v>
+      </c>
+      <c r="E133" s="4"/>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="B134" s="10" t="s">
+        <v>270</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D134" s="8">
+        <v>3</v>
+      </c>
+      <c r="E134" s="4"/>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="B135" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D135" s="8">
+        <v>4</v>
+      </c>
+      <c r="E135" s="4"/>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="B136" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D136" s="8">
+        <v>3</v>
+      </c>
+      <c r="E136" s="4"/>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>275</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D137" s="8">
+        <v>6</v>
+      </c>
+      <c r="E137" s="4"/>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="B138" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="C138" s="1"/>
+      <c r="D138" s="8"/>
+      <c r="E138" s="4"/>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="B139" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D139" s="8">
+        <v>1</v>
+      </c>
+      <c r="E139" s="4"/>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="B140" s="10" t="s">
+        <v>281</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D140" s="8">
+        <v>1</v>
+      </c>
+      <c r="E140" s="4"/>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="B141" s="10" t="s">
+        <v>283</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D141" s="8">
+        <v>1</v>
+      </c>
+      <c r="E141" s="4"/>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="B142" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D142" s="8">
+        <v>1</v>
+      </c>
+      <c r="E142" s="4"/>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D143" s="8">
+        <v>2</v>
+      </c>
+      <c r="E143" s="4"/>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="B144" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="C144" s="1"/>
+      <c r="D144" s="8"/>
+      <c r="E144" s="4"/>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B145" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D145" s="8">
+        <v>25</v>
+      </c>
+      <c r="E145" s="4"/>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="B146" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D146" s="8">
+        <v>8</v>
+      </c>
+      <c r="E146" s="4"/>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="B147" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D147" s="8">
+        <v>1</v>
+      </c>
+      <c r="E147" s="4"/>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="B148" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="C148" s="1"/>
+      <c r="D148" s="8"/>
+      <c r="E148" s="4"/>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="B149" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D149" s="8">
+        <v>1</v>
+      </c>
+      <c r="E149" s="4"/>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="B150" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D150" s="8">
+        <v>21</v>
+      </c>
+      <c r="E150" s="4"/>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="B151" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D151" s="8">
+        <v>1</v>
+      </c>
+      <c r="E151" s="4"/>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B152" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D152" s="8">
+        <v>5</v>
+      </c>
+      <c r="E152" s="4"/>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="B153" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D153" s="8">
+        <v>15</v>
+      </c>
+      <c r="E153" s="4"/>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="B154" s="9" t="s">
+        <v>309</v>
+      </c>
+      <c r="C154" s="1"/>
+      <c r="D154" s="8"/>
+      <c r="E154" s="4"/>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="B155" s="10" t="s">
+        <v>311</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D155" s="8">
+        <v>1</v>
+      </c>
+      <c r="E155" s="4"/>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="B156" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D156" s="8">
+        <v>1</v>
+      </c>
+      <c r="E156" s="4"/>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="B157" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="C157" s="1"/>
+      <c r="D157" s="8"/>
+      <c r="E157" s="4"/>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="B158" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D158" s="8">
+        <v>18</v>
+      </c>
+      <c r="E158" s="4"/>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B159" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D159" s="8">
+        <v>4</v>
+      </c>
+      <c r="E159" s="4"/>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="B160" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D160" s="8">
+        <v>1</v>
+      </c>
+      <c r="E160" s="4"/>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B161" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D161" s="8">
+        <v>1</v>
+      </c>
+      <c r="E161" s="4"/>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="B162" s="9" t="s">
+        <v>325</v>
+      </c>
+      <c r="C162" s="1"/>
+      <c r="D162" s="8"/>
+      <c r="E162" s="4"/>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B163" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D163" s="8">
+        <v>22</v>
+      </c>
+      <c r="E163" s="4"/>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="B164" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D164" s="8">
+        <v>11</v>
+      </c>
+      <c r="E164" s="4"/>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="B165" s="9" t="s">
+        <v>331</v>
+      </c>
+      <c r="C165" s="1"/>
+      <c r="D165" s="8"/>
+      <c r="E165" s="4"/>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="B166" s="10" t="s">
+        <v>333</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D166" s="8">
+        <v>337</v>
+      </c>
+      <c r="E166" s="4"/>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="B167" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D167" s="8">
+        <v>3278</v>
+      </c>
+      <c r="E167" s="4"/>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="B168" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D168" s="8">
+        <v>58</v>
+      </c>
+      <c r="E168" s="4"/>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="B169" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D169" s="8">
+        <v>150</v>
+      </c>
+      <c r="E169" s="4"/>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="B170" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D170" s="8">
+        <v>953</v>
+      </c>
+      <c r="E170" s="4"/>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="B171" s="9" t="s">
+        <v>343</v>
+      </c>
+      <c r="C171" s="1"/>
+      <c r="D171" s="8"/>
+      <c r="E171" s="4"/>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="B172" s="10" t="s">
+        <v>345</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D172" s="8">
+        <v>8</v>
+      </c>
+      <c r="E172" s="4"/>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="B173" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D173" s="8">
+        <v>103</v>
+      </c>
+      <c r="E173" s="4"/>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="B174" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D174" s="8">
+        <v>43</v>
+      </c>
+      <c r="E174" s="4"/>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="B175" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D175" s="8">
+        <v>8</v>
+      </c>
+      <c r="E175" s="4"/>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="B176" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D176" s="8">
+        <v>33</v>
+      </c>
+      <c r="E176" s="4"/>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="B177" s="9" t="s">
+        <v>355</v>
+      </c>
+      <c r="C177" s="1"/>
+      <c r="D177" s="8"/>
+      <c r="E177" s="4"/>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="B178" s="10" t="s">
+        <v>357</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D178" s="8">
+        <v>271</v>
+      </c>
+      <c r="E178" s="4"/>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="B179" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D179" s="8">
+        <v>59</v>
+      </c>
+      <c r="E179" s="4"/>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="B180" s="10" t="s">
+        <v>361</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D180" s="8">
+        <v>93</v>
+      </c>
+      <c r="E180" s="4"/>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="B181" s="10" t="s">
+        <v>363</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D181" s="8">
+        <v>16</v>
+      </c>
+      <c r="E181" s="4"/>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="B182" s="9" t="s">
+        <v>365</v>
+      </c>
+      <c r="C182" s="1"/>
+      <c r="D182" s="8"/>
+      <c r="E182" s="4"/>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="B183" s="10" t="s">
+        <v>367</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D183" s="8">
+        <v>112</v>
+      </c>
+      <c r="E183" s="4"/>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="B184" s="10" t="s">
+        <v>369</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D184" s="8">
+        <v>316</v>
+      </c>
+      <c r="E184" s="4"/>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D185" s="8">
+        <v>4</v>
+      </c>
+      <c r="E185" s="4"/>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>373</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D186" s="8">
+        <v>1</v>
+      </c>
+      <c r="E186" s="4"/>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="B187" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D187" s="8">
+        <v>16</v>
+      </c>
+      <c r="E187" s="4"/>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>377</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D188" s="8">
+        <v>2</v>
+      </c>
+      <c r="E188" s="4"/>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="B189" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D189" s="8">
+        <v>1</v>
+      </c>
+      <c r="E189" s="4"/>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="B190" s="10" t="s">
+        <v>381</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D190" s="8">
+        <v>1</v>
+      </c>
+      <c r="E190" s="4"/>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="B191" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D191" s="8">
         <v>62</v>
       </c>
-      <c r="B32" s="9" t="s">
+      <c r="E191" s="4"/>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="B192" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="C192" s="1"/>
+      <c r="D192" s="8"/>
+      <c r="E192" s="4"/>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="B193" s="10" t="s">
+        <v>387</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D193" s="8">
+        <v>2</v>
+      </c>
+      <c r="E193" s="4"/>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D194" s="8">
+        <v>1</v>
+      </c>
+      <c r="E194" s="4"/>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="B195" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D195" s="8">
+        <v>3</v>
+      </c>
+      <c r="E195" s="4"/>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="B196" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D196" s="8">
+        <v>1</v>
+      </c>
+      <c r="E196" s="4"/>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="B197" s="10" t="s">
+        <v>395</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D197" s="8">
+        <v>6</v>
+      </c>
+      <c r="E197" s="4"/>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="B198" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="C198" s="1"/>
+      <c r="D198" s="8"/>
+      <c r="E198" s="4"/>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="B199" s="10" t="s">
+        <v>399</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D199" s="8">
+        <v>22</v>
+      </c>
+      <c r="E199" s="4"/>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="B200" s="10" t="s">
+        <v>401</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D200" s="8">
+        <v>66</v>
+      </c>
+      <c r="E200" s="4"/>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="B201" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D201" s="8">
+        <v>66</v>
+      </c>
+      <c r="E201" s="4"/>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="B202" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="C202" s="1"/>
+      <c r="D202" s="8"/>
+      <c r="E202" s="4"/>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="B203" s="10" t="s">
+        <v>408</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D203" s="8">
+        <v>24523</v>
+      </c>
+      <c r="E203" s="4"/>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="B204" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D204" s="8">
+        <v>73569</v>
+      </c>
+      <c r="E204" s="4"/>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="B205" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D205" s="8">
+        <v>73569</v>
+      </c>
+      <c r="E205" s="4"/>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="B206" s="9" t="s">
+        <v>414</v>
+      </c>
+      <c r="C206" s="1"/>
+      <c r="D206" s="8"/>
+      <c r="E206" s="4"/>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>416</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D207" s="8">
+        <v>35</v>
+      </c>
+      <c r="E207" s="4"/>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="B208" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D208" s="8">
+        <v>105</v>
+      </c>
+      <c r="E208" s="4"/>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="B209" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D209" s="8">
+        <v>105</v>
+      </c>
+      <c r="E209" s="4"/>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="B210" s="9" t="s">
+        <v>422</v>
+      </c>
+      <c r="C210" s="1"/>
+      <c r="D210" s="8"/>
+      <c r="E210" s="4"/>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="B211" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D211" s="8">
+        <v>290</v>
+      </c>
+      <c r="E211" s="4"/>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="B212" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D212" s="8">
+        <v>870</v>
+      </c>
+      <c r="E212" s="4"/>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="B213" s="10" t="s">
+        <v>428</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D213" s="8">
+        <v>870</v>
+      </c>
+      <c r="E213" s="4"/>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="B214" s="9" t="s">
+        <v>430</v>
+      </c>
+      <c r="C214" s="1"/>
+      <c r="D214" s="8"/>
+      <c r="E214" s="4"/>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="B215" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D215" s="8">
+        <v>6000</v>
+      </c>
+      <c r="E215" s="4"/>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="B216" s="10" t="s">
+        <v>434</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D216" s="8">
+        <v>230</v>
+      </c>
+      <c r="E216" s="4"/>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="B217" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D217" s="8">
+        <v>20</v>
+      </c>
+      <c r="E217" s="4"/>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="B218" s="10" t="s">
+        <v>438</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D218" s="8">
+        <v>200</v>
+      </c>
+      <c r="E218" s="4"/>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="B219" s="10" t="s">
+        <v>440</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D219" s="8">
+        <v>30</v>
+      </c>
+      <c r="E219" s="4"/>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="B220" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D220" s="8">
+        <v>1</v>
+      </c>
+      <c r="E220" s="4"/>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="B221" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D221" s="8">
+        <v>200</v>
+      </c>
+      <c r="E221" s="4"/>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="B222" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D222" s="8">
+        <v>180</v>
+      </c>
+      <c r="E222" s="4"/>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="B223" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D223" s="8">
+        <v>1401</v>
+      </c>
+      <c r="E223" s="4"/>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="B224" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D224" s="8">
+        <v>6000</v>
+      </c>
+      <c r="E224" s="4"/>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="B225" s="10" t="s">
+        <v>452</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D225" s="8">
+        <v>1</v>
+      </c>
+      <c r="E225" s="4"/>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="B226" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D226" s="8">
+        <v>316</v>
+      </c>
+      <c r="E226" s="4"/>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="B227" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D227" s="8">
+        <v>1</v>
+      </c>
+      <c r="E227" s="4"/>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="B228" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D228" s="8">
+        <v>1</v>
+      </c>
+      <c r="E228" s="4"/>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="B229" s="9" t="s">
+        <v>459</v>
+      </c>
+      <c r="C229" s="1"/>
+      <c r="D229" s="8"/>
+      <c r="E229" s="4"/>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="B230" s="10" t="s">
+        <v>461</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D230" s="8">
+        <v>1</v>
+      </c>
+      <c r="E230" s="4"/>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="B231" s="9" t="s">
+        <v>463</v>
+      </c>
+      <c r="C231" s="1"/>
+      <c r="D231" s="8"/>
+      <c r="E231" s="4"/>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="B232" s="10" t="s">
+        <v>465</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D232" s="8">
+        <v>28</v>
+      </c>
+      <c r="E232" s="4"/>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="B233" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D233" s="8">
+        <v>3</v>
+      </c>
+      <c r="E233" s="4"/>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="B234" s="9" t="s">
+        <v>469</v>
+      </c>
+      <c r="C234" s="1"/>
+      <c r="D234" s="8"/>
+      <c r="E234" s="4"/>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="B235" s="10" t="s">
+        <v>471</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="D235" s="8">
         <v>63</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="E235" s="4"/>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="B236" s="10" t="s">
+        <v>474</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D236" s="8">
+        <v>26</v>
+      </c>
+      <c r="E236" s="4"/>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="B237" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D237" s="8">
+        <v>165</v>
+      </c>
+      <c r="E237" s="4"/>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="B238" s="10" t="s">
+        <v>479</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D238" s="8">
+        <v>35</v>
+      </c>
+      <c r="E238" s="4"/>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B239" s="9" t="s">
+        <v>481</v>
+      </c>
+      <c r="C239" s="1"/>
+      <c r="D239" s="8"/>
+      <c r="E239" s="4"/>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B240" s="10" t="s">
+        <v>483</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D240" s="8">
+        <v>9</v>
+      </c>
+      <c r="E240" s="4"/>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B241" s="10" t="s">
+        <v>485</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D241" s="8">
+        <v>2</v>
+      </c>
+      <c r="E241" s="4"/>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B242" s="9" t="s">
+        <v>487</v>
+      </c>
+      <c r="C242" s="1"/>
+      <c r="D242" s="8"/>
+      <c r="E242" s="4"/>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B243" s="10" t="s">
+        <v>489</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D243" s="8">
+        <v>1</v>
+      </c>
+      <c r="E243" s="4"/>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B244" s="10" t="s">
+        <v>491</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D244" s="8">
+        <v>27</v>
+      </c>
+      <c r="E244" s="4"/>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B245" s="10" t="s">
+        <v>493</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D245" s="8">
+        <v>1</v>
+      </c>
+      <c r="E245" s="4"/>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B246" s="10" t="s">
+        <v>495</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D246" s="8">
+        <v>11</v>
+      </c>
+      <c r="E246" s="4"/>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="B247" s="10" t="s">
+        <v>497</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D247" s="8">
+        <v>3</v>
+      </c>
+      <c r="E247" s="4"/>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="B248" s="10" t="s">
+        <v>499</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D248" s="8">
+        <v>11</v>
+      </c>
+      <c r="E248" s="4"/>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="B249" s="10" t="s">
+        <v>501</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D249" s="8">
+        <v>2</v>
+      </c>
+      <c r="E249" s="4"/>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="B250" s="10" t="s">
+        <v>503</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D250" s="8">
+        <v>1</v>
+      </c>
+      <c r="E250" s="4"/>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="B251" s="10" t="s">
+        <v>505</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D251" s="8">
+        <v>12</v>
+      </c>
+      <c r="E251" s="4"/>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="B252" s="10" t="s">
+        <v>507</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D252" s="8">
+        <v>52</v>
+      </c>
+      <c r="E252" s="4"/>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="B253" s="10" t="s">
+        <v>509</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D253" s="8">
+        <v>1</v>
+      </c>
+      <c r="E253" s="4"/>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="B254" s="10" t="s">
+        <v>511</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D254" s="8">
+        <v>22</v>
+      </c>
+      <c r="E254" s="4"/>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="B255" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D255" s="8">
+        <v>4</v>
+      </c>
+      <c r="E255" s="4"/>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="B256" s="10" t="s">
+        <v>515</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D256" s="8">
+        <v>2</v>
+      </c>
+      <c r="E256" s="4"/>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="B257" s="10" t="s">
+        <v>517</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D257" s="8">
+        <v>2</v>
+      </c>
+      <c r="E257" s="4"/>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="B258" s="10" t="s">
+        <v>519</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D258" s="8">
+        <v>6</v>
+      </c>
+      <c r="E258" s="4"/>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="B259" s="10" t="s">
+        <v>521</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D259" s="8">
+        <v>9</v>
+      </c>
+      <c r="E259" s="4"/>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="B260" s="10" t="s">
+        <v>523</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D260" s="8">
+        <v>4</v>
+      </c>
+      <c r="E260" s="4"/>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="B261" s="10" t="s">
+        <v>525</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D261" s="8">
+        <v>6</v>
+      </c>
+      <c r="E261" s="4"/>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="B262" s="10" t="s">
+        <v>527</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D262" s="8">
+        <v>65</v>
+      </c>
+      <c r="E262" s="4"/>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="B263" s="10" t="s">
+        <v>529</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D263" s="8">
+        <v>3</v>
+      </c>
+      <c r="E263" s="4"/>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="B264" s="10" t="s">
+        <v>531</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D264" s="8">
+        <v>3</v>
+      </c>
+      <c r="E264" s="4"/>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="B265" s="10" t="s">
+        <v>533</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D265" s="8">
+        <v>2</v>
+      </c>
+      <c r="E265" s="4"/>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="B266" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D266" s="8">
+        <v>1</v>
+      </c>
+      <c r="E266" s="4"/>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="B267" s="10" t="s">
+        <v>537</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D267" s="8">
+        <v>1</v>
+      </c>
+      <c r="E267" s="4"/>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="B268" s="10" t="s">
+        <v>539</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D268" s="8">
+        <v>3</v>
+      </c>
+      <c r="E268" s="4"/>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="B269" s="9" t="s">
+        <v>541</v>
+      </c>
+      <c r="C269" s="1"/>
+      <c r="D269" s="8"/>
+      <c r="E269" s="4"/>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="B270" s="10" t="s">
+        <v>543</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D270" s="8">
+        <v>2</v>
+      </c>
+      <c r="E270" s="4"/>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="B271" s="10" t="s">
+        <v>545</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D271" s="8">
+        <v>5</v>
+      </c>
+      <c r="E271" s="4"/>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="B272" s="10" t="s">
+        <v>547</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D272" s="8">
+        <v>25</v>
+      </c>
+      <c r="E272" s="4"/>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D273" s="8">
+        <v>58</v>
+      </c>
+      <c r="E273" s="4"/>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="B274" s="9" t="s">
+        <v>551</v>
+      </c>
+      <c r="C274" s="1"/>
+      <c r="D274" s="8"/>
+      <c r="E274" s="4"/>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="B275" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D275" s="8">
+        <v>42</v>
+      </c>
+      <c r="E275" s="4"/>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="B276" s="10" t="s">
+        <v>555</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D276" s="8">
+        <v>111</v>
+      </c>
+      <c r="E276" s="4"/>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="B277" s="10" t="s">
+        <v>557</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D277" s="8">
+        <v>5418</v>
+      </c>
+      <c r="E277" s="4"/>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="B278" s="10" t="s">
+        <v>559</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D278" s="8">
+        <v>996</v>
+      </c>
+      <c r="E278" s="4"/>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="B279" s="10" t="s">
+        <v>561</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D279" s="8">
+        <v>12</v>
+      </c>
+      <c r="E279" s="4"/>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="B280" s="10" t="s">
+        <v>563</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D280" s="8">
+        <v>43</v>
+      </c>
+      <c r="E280" s="4"/>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="B281" s="9" t="s">
+        <v>565</v>
+      </c>
+      <c r="C281" s="1"/>
+      <c r="D281" s="8"/>
+      <c r="E281" s="4"/>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="B282" s="10" t="s">
+        <v>567</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D282" s="8">
+        <v>3338</v>
+      </c>
+      <c r="E282" s="4"/>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="B283" s="10" t="s">
+        <v>569</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D283" s="8">
+        <v>36</v>
+      </c>
+      <c r="E283" s="4"/>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="B284" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D284" s="8">
+        <v>24</v>
+      </c>
+      <c r="E284" s="4"/>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="B285" s="10" t="s">
+        <v>573</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D285" s="8">
+        <v>483</v>
+      </c>
+      <c r="E285" s="4"/>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="B286" s="10" t="s">
+        <v>575</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D286" s="8">
+        <v>37</v>
+      </c>
+      <c r="E286" s="4"/>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="B287" s="10" t="s">
+        <v>577</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D287" s="8">
+        <v>6</v>
+      </c>
+      <c r="E287" s="4"/>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="B288" s="10" t="s">
+        <v>579</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D288" s="8">
+        <v>6</v>
+      </c>
+      <c r="E288" s="4"/>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="B289" s="9" t="s">
+        <v>581</v>
+      </c>
+      <c r="C289" s="1"/>
+      <c r="D289" s="8"/>
+      <c r="E289" s="4"/>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="B290" s="10" t="s">
+        <v>583</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D290" s="8">
+        <v>11127</v>
+      </c>
+      <c r="E290" s="4"/>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="B291" s="10" t="s">
+        <v>585</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D291" s="8">
+        <v>120</v>
+      </c>
+      <c r="E291" s="4"/>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="B292" s="10" t="s">
+        <v>587</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D292" s="8">
+        <v>80</v>
+      </c>
+      <c r="E292" s="4"/>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="B293" s="10" t="s">
+        <v>589</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D293" s="8">
+        <v>1610</v>
+      </c>
+      <c r="E293" s="4"/>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="B294" s="10" t="s">
+        <v>591</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D294" s="8">
+        <v>124</v>
+      </c>
+      <c r="E294" s="4"/>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="B295" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D295" s="8">
+        <v>20</v>
+      </c>
+      <c r="E295" s="4"/>
+    </row>
+    <row r="296" spans="1:5">
+      <c r="A296" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="B296" s="10" t="s">
+        <v>595</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D296" s="8">
+        <v>20</v>
+      </c>
+      <c r="E296" s="4"/>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="B297" s="9" t="s">
+        <v>597</v>
+      </c>
+      <c r="C297" s="1"/>
+      <c r="D297" s="8"/>
+      <c r="E297" s="4"/>
+    </row>
+    <row r="298" spans="1:5">
+      <c r="A298" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="B298" s="10" t="s">
+        <v>599</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D298" s="8">
+        <v>39</v>
+      </c>
+      <c r="E298" s="4"/>
+    </row>
+    <row r="299" spans="1:5">
+      <c r="A299" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="B299" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D299" s="8">
+        <v>19</v>
+      </c>
+      <c r="E299" s="4"/>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="B300" s="9" t="s">
+        <v>603</v>
+      </c>
+      <c r="C300" s="1"/>
+      <c r="D300" s="8"/>
+      <c r="E300" s="4"/>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="B301" s="10" t="s">
+        <v>605</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D301" s="8">
+        <v>1743</v>
+      </c>
+      <c r="E301" s="4"/>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="B302" s="10" t="s">
+        <v>569</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D302" s="8">
+        <v>1743</v>
+      </c>
+      <c r="E302" s="4"/>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="B303" s="10" t="s">
+        <v>585</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D303" s="8">
+        <v>5810</v>
+      </c>
+      <c r="E303" s="4"/>
+    </row>
+    <row r="304" spans="1:5">
+      <c r="A304" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="B304" s="9" t="s">
+        <v>609</v>
+      </c>
+      <c r="C304" s="1"/>
+      <c r="D304" s="8"/>
+      <c r="E304" s="4"/>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="B305" s="10" t="s">
+        <v>611</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D305" s="8">
+        <v>733</v>
+      </c>
+      <c r="E305" s="4"/>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="B306" s="10" t="s">
+        <v>567</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D306" s="8">
+        <v>733</v>
+      </c>
+      <c r="E306" s="4"/>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="B307" s="10" t="s">
+        <v>583</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D307" s="8">
+        <v>2444</v>
+      </c>
+      <c r="E307" s="4"/>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="B308" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="C308" s="1"/>
+      <c r="D308" s="8"/>
+      <c r="E308" s="4"/>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="B309" s="10" t="s">
+        <v>617</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D309" s="8">
+        <v>35</v>
+      </c>
+      <c r="E309" s="4"/>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="B310" s="10" t="s">
+        <v>619</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D310" s="8">
+        <v>26</v>
+      </c>
+      <c r="E310" s="4"/>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="B311" s="10" t="s">
+        <v>621</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D311" s="8">
+        <v>1</v>
+      </c>
+      <c r="E311" s="4"/>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="B312" s="10" t="s">
+        <v>623</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D312" s="8">
+        <v>60</v>
+      </c>
+      <c r="E312" s="4"/>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="B313" s="10" t="s">
+        <v>625</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D313" s="8">
+        <v>10</v>
+      </c>
+      <c r="E313" s="4"/>
+    </row>
+    <row r="314" spans="1:5">
+      <c r="A314" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="B314" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D314" s="8">
+        <v>1</v>
+      </c>
+      <c r="E314" s="4"/>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="B315" s="9" t="s">
+        <v>629</v>
+      </c>
+      <c r="C315" s="1"/>
+      <c r="D315" s="8"/>
+      <c r="E315" s="4"/>
+    </row>
+    <row r="316" spans="1:5">
+      <c r="A316" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="B316" s="10" t="s">
+        <v>631</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D316" s="8">
+        <v>12</v>
+      </c>
+      <c r="E316" s="4"/>
+    </row>
+    <row r="317" spans="1:5">
+      <c r="A317" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="B317" s="10" t="s">
+        <v>633</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D317" s="8">
+        <v>434</v>
+      </c>
+      <c r="E317" s="4"/>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="B318" s="10" t="s">
+        <v>635</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D318" s="8">
+        <v>430</v>
+      </c>
+      <c r="E318" s="4"/>
+    </row>
+    <row r="319" spans="1:5">
+      <c r="A319" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="B319" s="10" t="s">
+        <v>637</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D319" s="8">
         <v>13</v>
       </c>
-      <c r="D32" s="8">
+      <c r="E319" s="4"/>
+    </row>
+    <row r="320" spans="1:5">
+      <c r="A320" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="B320" s="10" t="s">
+        <v>639</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D320" s="8">
+        <v>2</v>
+      </c>
+      <c r="E320" s="4"/>
+    </row>
+    <row r="321" spans="1:5">
+      <c r="A321" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="B321" s="10" t="s">
+        <v>641</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D321" s="8">
+        <v>59</v>
+      </c>
+      <c r="E321" s="4"/>
+    </row>
+    <row r="322" spans="1:5">
+      <c r="A322" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="B322" s="10" t="s">
+        <v>643</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D322" s="8">
+        <v>42</v>
+      </c>
+      <c r="E322" s="4"/>
+    </row>
+    <row r="323" spans="1:5">
+      <c r="A323" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="B323" s="10" t="s">
+        <v>645</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D323" s="8">
+        <v>2</v>
+      </c>
+      <c r="E323" s="4"/>
+    </row>
+    <row r="324" spans="1:5">
+      <c r="A324" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="B324" s="10" t="s">
+        <v>647</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D324" s="8">
+        <v>2</v>
+      </c>
+      <c r="E324" s="4"/>
+    </row>
+    <row r="325" spans="1:5">
+      <c r="A325" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="B325" s="10" t="s">
+        <v>649</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D325" s="8">
+        <v>2</v>
+      </c>
+      <c r="E325" s="4"/>
+    </row>
+    <row r="326" spans="1:5">
+      <c r="A326" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="B326" s="9" t="s">
+        <v>651</v>
+      </c>
+      <c r="C326" s="1"/>
+      <c r="D326" s="8"/>
+      <c r="E326" s="4"/>
+    </row>
+    <row r="327" spans="1:5">
+      <c r="A327" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="B327" s="10" t="s">
+        <v>653</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D327" s="8">
         <v>1</v>
       </c>
-      <c r="E32" s="4"/>
+      <c r="E327" s="4"/>
+    </row>
+    <row r="328" spans="1:5">
+      <c r="A328" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="B328" s="10" t="s">
+        <v>655</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D328" s="8">
+        <v>1</v>
+      </c>
+      <c r="E328" s="4"/>
+    </row>
+    <row r="329" spans="1:5">
+      <c r="A329" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="B329" s="9" t="s">
+        <v>657</v>
+      </c>
+      <c r="C329" s="1"/>
+      <c r="D329" s="8"/>
+      <c r="E329" s="4"/>
+    </row>
+    <row r="330" spans="1:5">
+      <c r="A330" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="B330" s="10" t="s">
+        <v>659</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D330" s="8">
+        <v>4</v>
+      </c>
+      <c r="E330" s="4"/>
+    </row>
+    <row r="331" spans="1:5">
+      <c r="A331" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="B331" s="10" t="s">
+        <v>661</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D331" s="8">
+        <v>1</v>
+      </c>
+      <c r="E331" s="4"/>
+    </row>
+    <row r="332" spans="1:5">
+      <c r="A332" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="B332" s="10" t="s">
+        <v>663</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D332" s="8">
+        <v>2</v>
+      </c>
+      <c r="E332" s="4"/>
+    </row>
+    <row r="333" spans="1:5">
+      <c r="A333" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="B333" s="10" t="s">
+        <v>665</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D333" s="8">
+        <v>2</v>
+      </c>
+      <c r="E333" s="4"/>
+    </row>
+    <row r="334" spans="1:5">
+      <c r="A334" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="B334" s="10" t="s">
+        <v>667</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D334" s="8">
+        <v>3</v>
+      </c>
+      <c r="E334" s="4"/>
+    </row>
+    <row r="335" spans="1:5">
+      <c r="A335" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="B335" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D335" s="8">
+        <v>2</v>
+      </c>
+      <c r="E335" s="4"/>
+    </row>
+    <row r="336" spans="1:5">
+      <c r="A336" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="B336" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D336" s="8">
+        <v>8</v>
+      </c>
+      <c r="E336" s="4"/>
+    </row>
+    <row r="337" spans="1:5">
+      <c r="A337" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="B337" s="10" t="s">
+        <v>673</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D337" s="8">
+        <v>2</v>
+      </c>
+      <c r="E337" s="4"/>
+    </row>
+    <row r="338" spans="1:5">
+      <c r="A338" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="B338" s="10" t="s">
+        <v>675</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D338" s="8">
+        <v>2</v>
+      </c>
+      <c r="E338" s="4"/>
+    </row>
+    <row r="339" spans="1:5">
+      <c r="A339" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="B339" s="10" t="s">
+        <v>677</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D339" s="8">
+        <v>5</v>
+      </c>
+      <c r="E339" s="4"/>
+    </row>
+    <row r="340" spans="1:5">
+      <c r="A340" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="B340" s="10" t="s">
+        <v>679</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D340" s="8">
+        <v>3</v>
+      </c>
+      <c r="E340" s="4"/>
+    </row>
+    <row r="341" spans="1:5">
+      <c r="A341" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="B341" s="9" t="s">
+        <v>681</v>
+      </c>
+      <c r="C341" s="1"/>
+      <c r="D341" s="8"/>
+      <c r="E341" s="4"/>
+    </row>
+    <row r="342" spans="1:5">
+      <c r="A342" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="B342" s="10" t="s">
+        <v>683</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D342" s="8">
+        <v>10</v>
+      </c>
+      <c r="E342" s="4"/>
+    </row>
+    <row r="343" spans="1:5">
+      <c r="A343" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="B343" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D343" s="8">
+        <v>229</v>
+      </c>
+      <c r="E343" s="4"/>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="B344" s="10" t="s">
+        <v>687</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D344" s="8">
+        <v>79</v>
+      </c>
+      <c r="E344" s="4"/>
+    </row>
+    <row r="345" spans="1:5">
+      <c r="A345" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="B345" s="9" t="s">
+        <v>689</v>
+      </c>
+      <c r="C345" s="1"/>
+      <c r="D345" s="8"/>
+      <c r="E345" s="4"/>
+    </row>
+    <row r="346" spans="1:5">
+      <c r="A346" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="B346" s="10" t="s">
+        <v>691</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D346" s="8">
+        <v>23</v>
+      </c>
+      <c r="E346" s="4"/>
+    </row>
+    <row r="347" spans="1:5">
+      <c r="A347" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="B347" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D347" s="8">
+        <v>6</v>
+      </c>
+      <c r="E347" s="4"/>
+    </row>
+    <row r="348" spans="1:5">
+      <c r="A348" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="B348" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D348" s="8">
+        <v>8.6</v>
+      </c>
+      <c r="E348" s="4"/>
+    </row>
+    <row r="349" spans="1:5">
+      <c r="A349" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="B349" s="10" t="s">
+        <v>697</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D349" s="8">
+        <v>11</v>
+      </c>
+      <c r="E349" s="4"/>
+    </row>
+    <row r="350" spans="1:5">
+      <c r="A350" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="B350" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="C350" s="1"/>
+      <c r="D350" s="8"/>
+      <c r="E350" s="4"/>
+    </row>
+    <row r="351" spans="1:5">
+      <c r="A351" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="B351" s="10" t="s">
+        <v>701</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D351" s="8">
+        <v>37</v>
+      </c>
+      <c r="E351" s="4"/>
+    </row>
+    <row r="352" spans="1:5">
+      <c r="A352" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="B352" s="10" t="s">
+        <v>703</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D352" s="8">
+        <v>37</v>
+      </c>
+      <c r="E352" s="4"/>
+    </row>
+    <row r="353" spans="1:5">
+      <c r="A353" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="B353" s="10" t="s">
+        <v>705</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D353" s="8">
+        <v>37</v>
+      </c>
+      <c r="E353" s="4"/>
+    </row>
+    <row r="354" spans="1:5">
+      <c r="A354" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="B354" s="9" t="s">
+        <v>707</v>
+      </c>
+      <c r="C354" s="1"/>
+      <c r="D354" s="8"/>
+      <c r="E354" s="4"/>
+    </row>
+    <row r="355" spans="1:5">
+      <c r="A355" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="B355" s="10" t="s">
+        <v>687</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D355" s="8">
+        <v>13558</v>
+      </c>
+      <c r="E355" s="4"/>
+    </row>
+    <row r="356" spans="1:5">
+      <c r="A356" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="B356" s="10" t="s">
+        <v>697</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D356" s="8">
+        <v>13558</v>
+      </c>
+      <c r="E356" s="4"/>
+    </row>
+    <row r="357" spans="1:5">
+      <c r="A357" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="B357" s="10" t="s">
+        <v>701</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D357" s="8">
+        <v>45194</v>
+      </c>
+      <c r="E357" s="4"/>
+    </row>
+    <row r="358" spans="1:5">
+      <c r="A358" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="B358" s="10" t="s">
+        <v>705</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D358" s="8">
+        <v>45194</v>
+      </c>
+      <c r="E358" s="4"/>
+    </row>
+    <row r="359" spans="1:5">
+      <c r="A359" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="B359" s="10" t="s">
+        <v>703</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D359" s="8">
+        <v>45194</v>
+      </c>
+      <c r="E359" s="4"/>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="B360" s="9" t="s">
+        <v>714</v>
+      </c>
+      <c r="C360" s="1"/>
+      <c r="D360" s="8"/>
+      <c r="E360" s="4"/>
+    </row>
+    <row r="361" spans="1:5">
+      <c r="A361" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="B361" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D361" s="8">
+        <v>165</v>
+      </c>
+      <c r="E361" s="4"/>
+    </row>
+    <row r="362" spans="1:5">
+      <c r="A362" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="B362" s="10" t="s">
+        <v>697</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D362" s="8">
+        <v>165</v>
+      </c>
+      <c r="E362" s="4"/>
+    </row>
+    <row r="363" spans="1:5">
+      <c r="A363" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="B363" s="10" t="s">
+        <v>701</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D363" s="8">
+        <v>550</v>
+      </c>
+      <c r="E363" s="4"/>
+    </row>
+    <row r="364" spans="1:5">
+      <c r="A364" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="B364" s="10" t="s">
+        <v>705</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D364" s="8">
+        <v>550</v>
+      </c>
+      <c r="E364" s="4"/>
+    </row>
+    <row r="365" spans="1:5">
+      <c r="A365" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="B365" s="10" t="s">
+        <v>703</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D365" s="8">
+        <v>550</v>
+      </c>
+      <c r="E365" s="4"/>
+    </row>
+    <row r="366" spans="1:5">
+      <c r="A366" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="B366" s="9" t="s">
+        <v>707</v>
+      </c>
+      <c r="C366" s="1"/>
+      <c r="D366" s="8"/>
+      <c r="E366" s="4"/>
+    </row>
+    <row r="367" spans="1:5">
+      <c r="A367" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="B367" s="10" t="s">
+        <v>722</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D367" s="8">
+        <v>26</v>
+      </c>
+      <c r="E367" s="4"/>
+    </row>
+    <row r="368" spans="1:5">
+      <c r="A368" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="B368" s="10" t="s">
+        <v>697</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D368" s="8">
+        <v>26</v>
+      </c>
+      <c r="E368" s="4"/>
+    </row>
+    <row r="369" spans="1:5">
+      <c r="A369" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="B369" s="10" t="s">
+        <v>701</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D369" s="8">
+        <v>87</v>
+      </c>
+      <c r="E369" s="4"/>
+    </row>
+    <row r="370" spans="1:5">
+      <c r="A370" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="B370" s="10" t="s">
+        <v>705</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D370" s="8">
+        <v>87</v>
+      </c>
+      <c r="E370" s="4"/>
+    </row>
+    <row r="371" spans="1:5">
+      <c r="A371" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="B371" s="10" t="s">
+        <v>703</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D371" s="8">
+        <v>87</v>
+      </c>
+      <c r="E371" s="4"/>
+    </row>
+    <row r="372" spans="1:5">
+      <c r="A372" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="B372" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="C372" s="1"/>
+      <c r="D372" s="8"/>
+      <c r="E372" s="4"/>
+    </row>
+    <row r="373" spans="1:5">
+      <c r="A373" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="B373" s="10" t="s">
+        <v>730</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D373" s="8">
+        <v>4400</v>
+      </c>
+      <c r="E373" s="4"/>
+    </row>
+    <row r="374" spans="1:5">
+      <c r="A374" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="B374" s="10" t="s">
+        <v>732</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D374" s="8">
+        <v>100</v>
+      </c>
+      <c r="E374" s="4"/>
+    </row>
+    <row r="375" spans="1:5">
+      <c r="A375" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="B375" s="10" t="s">
+        <v>734</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D375" s="8">
+        <v>7</v>
+      </c>
+      <c r="E375" s="4"/>
+    </row>
+    <row r="376" spans="1:5">
+      <c r="A376" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="B376" s="10" t="s">
+        <v>736</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D376" s="8">
+        <v>15</v>
+      </c>
+      <c r="E376" s="4"/>
+    </row>
+    <row r="377" spans="1:5">
+      <c r="A377" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="B377" s="10" t="s">
+        <v>738</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D377" s="8">
+        <v>1</v>
+      </c>
+      <c r="E377" s="4"/>
+    </row>
+    <row r="378" spans="1:5">
+      <c r="A378" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="B378" s="10" t="s">
+        <v>740</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D378" s="8">
+        <v>1</v>
+      </c>
+      <c r="E378" s="4"/>
+    </row>
+    <row r="379" spans="1:5">
+      <c r="A379" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="B379" s="10" t="s">
+        <v>742</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D379" s="8">
+        <v>4400</v>
+      </c>
+      <c r="E379" s="4"/>
+    </row>
+    <row r="380" spans="1:5">
+      <c r="A380" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="B380" s="10" t="s">
+        <v>744</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D380" s="8">
+        <v>1</v>
+      </c>
+      <c r="E380" s="4"/>
+    </row>
+    <row r="381" spans="1:5">
+      <c r="A381" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="B381" s="10" t="s">
+        <v>746</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D381" s="8">
+        <v>1</v>
+      </c>
+      <c r="E381" s="4"/>
+    </row>
+    <row r="382" spans="1:5">
+      <c r="A382" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="B382" s="9" t="s">
+        <v>748</v>
+      </c>
+      <c r="C382" s="1"/>
+      <c r="D382" s="8"/>
+      <c r="E382" s="4"/>
+    </row>
+    <row r="383" spans="1:5">
+      <c r="A383" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="B383" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D383" s="8">
+        <v>25.62</v>
+      </c>
+      <c r="E383" s="4"/>
+    </row>
+    <row r="384" spans="1:5">
+      <c r="A384" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="B384" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D384" s="8">
+        <v>20.26</v>
+      </c>
+      <c r="E384" s="4"/>
+    </row>
+    <row r="385" spans="1:5">
+      <c r="A385" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="B385" s="10" t="s">
+        <v>754</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D385" s="8">
+        <v>128.58</v>
+      </c>
+      <c r="E385" s="4"/>
+    </row>
+    <row r="386" spans="1:5">
+      <c r="A386" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="B386" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="D386" s="8">
+        <v>49.12</v>
+      </c>
+      <c r="E386" s="4"/>
+    </row>
+    <row r="387" spans="1:5">
+      <c r="A387" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="B387" s="9" t="s">
+        <v>758</v>
+      </c>
+      <c r="C387" s="1"/>
+      <c r="D387" s="8"/>
+      <c r="E387" s="4"/>
+    </row>
+    <row r="388" spans="1:5">
+      <c r="A388" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="B388" s="10" t="s">
+        <v>760</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D388" s="8">
+        <v>1</v>
+      </c>
+      <c r="E388" s="4"/>
+    </row>
+    <row r="389" spans="1:5">
+      <c r="A389" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="B389" s="10" t="s">
+        <v>762</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D389" s="8">
+        <v>2</v>
+      </c>
+      <c r="E389" s="4"/>
+    </row>
+    <row r="390" spans="1:5">
+      <c r="A390" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="B390" s="10" t="s">
+        <v>764</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D390" s="8">
+        <v>2</v>
+      </c>
+      <c r="E390" s="4"/>
+    </row>
+    <row r="391" spans="1:5">
+      <c r="A391" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="B391" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D391" s="8">
+        <v>2</v>
+      </c>
+      <c r="E391" s="4"/>
+    </row>
+    <row r="392" spans="1:5">
+      <c r="A392" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="B392" s="10" t="s">
+        <v>768</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D392" s="8">
+        <v>2</v>
+      </c>
+      <c r="E392" s="4"/>
+    </row>
+    <row r="393" spans="1:5">
+      <c r="A393" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="B393" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D393" s="8">
+        <v>1</v>
+      </c>
+      <c r="E393" s="4"/>
+    </row>
+    <row r="394" spans="1:5">
+      <c r="A394" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="B394" s="10" t="s">
+        <v>772</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D394" s="8">
+        <v>2</v>
+      </c>
+      <c r="E394" s="4"/>
+    </row>
+    <row r="395" spans="1:5">
+      <c r="A395" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="B395" s="10" t="s">
+        <v>774</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D395" s="8">
+        <v>1</v>
+      </c>
+      <c r="E395" s="4"/>
+    </row>
+    <row r="396" spans="1:5">
+      <c r="A396" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="B396" s="10" t="s">
+        <v>776</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D396" s="8">
+        <v>1</v>
+      </c>
+      <c r="E396" s="4"/>
+    </row>
+    <row r="397" spans="1:5">
+      <c r="A397" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="B397" s="10" t="s">
+        <v>778</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D397" s="8">
+        <v>1</v>
+      </c>
+      <c r="E397" s="4"/>
+    </row>
+    <row r="398" spans="1:5">
+      <c r="A398" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="B398" s="10" t="s">
+        <v>780</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D398" s="8">
+        <v>18</v>
+      </c>
+      <c r="E398" s="4"/>
+    </row>
+    <row r="399" spans="1:5">
+      <c r="A399" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="B399" s="10" t="s">
+        <v>782</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D399" s="8">
+        <v>2</v>
+      </c>
+      <c r="E399" s="4"/>
+    </row>
+    <row r="400" spans="1:5">
+      <c r="A400" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="B400" s="10" t="s">
+        <v>784</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D400" s="8">
+        <v>3</v>
+      </c>
+      <c r="E400" s="4"/>
+    </row>
+    <row r="401" spans="1:5">
+      <c r="A401" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="B401" s="10" t="s">
+        <v>786</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D401" s="8">
+        <v>4</v>
+      </c>
+      <c r="E401" s="4"/>
+    </row>
+    <row r="402" spans="1:5">
+      <c r="A402" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="B402" s="10" t="s">
+        <v>788</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D402" s="8">
+        <v>8</v>
+      </c>
+      <c r="E402" s="4"/>
+    </row>
+    <row r="403" spans="1:5">
+      <c r="A403" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="B403" s="9" t="s">
+        <v>790</v>
+      </c>
+      <c r="C403" s="1"/>
+      <c r="D403" s="8"/>
+      <c r="E403" s="4"/>
+    </row>
+    <row r="404" spans="1:5">
+      <c r="A404" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="B404" s="10" t="s">
+        <v>792</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D404" s="8">
+        <v>1705</v>
+      </c>
+      <c r="E404" s="4"/>
+    </row>
+    <row r="405" spans="1:5">
+      <c r="A405" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="B405" s="10" t="s">
+        <v>794</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D405" s="8">
+        <v>58</v>
+      </c>
+      <c r="E405" s="4"/>
+    </row>
+    <row r="406" spans="1:5">
+      <c r="A406" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="B406" s="10" t="s">
+        <v>796</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D406" s="8">
+        <v>1646</v>
+      </c>
+      <c r="E406" s="4"/>
+    </row>
+    <row r="407" spans="1:5">
+      <c r="A407" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="B407" s="10" t="s">
+        <v>798</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D407" s="8">
+        <v>4938</v>
+      </c>
+      <c r="E407" s="4"/>
+    </row>
+    <row r="408" spans="1:5">
+      <c r="A408" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="B408" s="10" t="s">
+        <v>800</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D408" s="8">
+        <v>5</v>
+      </c>
+      <c r="E408" s="4"/>
+    </row>
+    <row r="409" spans="1:5">
+      <c r="A409" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="B409" s="10" t="s">
+        <v>802</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D409" s="8">
+        <v>10</v>
+      </c>
+      <c r="E409" s="4"/>
+    </row>
+    <row r="410" spans="1:5">
+      <c r="A410" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="B410" s="10" t="s">
+        <v>804</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D410" s="8">
+        <v>344</v>
+      </c>
+      <c r="E410" s="4"/>
+    </row>
+    <row r="411" spans="1:5">
+      <c r="A411" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="B411" s="10" t="s">
+        <v>806</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D411" s="8">
+        <v>6</v>
+      </c>
+      <c r="E411" s="4"/>
+    </row>
+    <row r="412" spans="1:5">
+      <c r="A412" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="B412" s="10" t="s">
+        <v>808</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D412" s="8">
+        <v>2</v>
+      </c>
+      <c r="E412" s="4"/>
+    </row>
+    <row r="413" spans="1:5">
+      <c r="A413" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="B413" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D413" s="8">
+        <v>1</v>
+      </c>
+      <c r="E413" s="4"/>
+    </row>
+    <row r="414" spans="1:5">
+      <c r="A414" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="B414" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D414" s="8">
+        <v>1</v>
+      </c>
+      <c r="E414" s="4"/>
+    </row>
+    <row r="415" spans="1:5">
+      <c r="A415" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="B415" s="10" t="s">
+        <v>814</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D415" s="8">
+        <v>1</v>
+      </c>
+      <c r="E415" s="4"/>
+    </row>
+    <row r="416" spans="1:5">
+      <c r="A416" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="B416" s="9" t="s">
+        <v>816</v>
+      </c>
+      <c r="C416" s="1"/>
+      <c r="D416" s="8"/>
+      <c r="E416" s="4"/>
+    </row>
+    <row r="417" spans="1:5">
+      <c r="A417" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="B417" s="10" t="s">
+        <v>818</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D417" s="8">
+        <v>17</v>
+      </c>
+      <c r="E417" s="4"/>
+    </row>
+    <row r="418" spans="1:5">
+      <c r="A418" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="B418" s="10" t="s">
+        <v>820</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D418" s="8">
+        <v>7</v>
+      </c>
+      <c r="E418" s="4"/>
+    </row>
+    <row r="419" spans="1:5">
+      <c r="A419" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="B419" s="10" t="s">
+        <v>822</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D419" s="8">
+        <v>22</v>
+      </c>
+      <c r="E419" s="4"/>
+    </row>
+    <row r="420" spans="1:5">
+      <c r="A420" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="B420" s="9" t="s">
+        <v>824</v>
+      </c>
+      <c r="C420" s="1"/>
+      <c r="D420" s="8"/>
+      <c r="E420" s="4"/>
+    </row>
+    <row r="421" spans="1:5">
+      <c r="A421" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="B421" s="10" t="s">
+        <v>826</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D421" s="8">
+        <v>129</v>
+      </c>
+      <c r="E421" s="4"/>
+    </row>
+    <row r="422" spans="1:5">
+      <c r="A422" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="B422" s="10" t="s">
+        <v>828</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D422" s="8">
+        <v>264</v>
+      </c>
+      <c r="E422" s="4"/>
+    </row>
+    <row r="423" spans="1:5">
+      <c r="A423" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="B423" s="9" t="s">
+        <v>830</v>
+      </c>
+      <c r="C423" s="1"/>
+      <c r="D423" s="8"/>
+      <c r="E423" s="4"/>
+    </row>
+    <row r="424" spans="1:5">
+      <c r="A424" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="B424" s="10" t="s">
+        <v>567</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D424" s="8">
+        <v>376</v>
+      </c>
+      <c r="E424" s="4"/>
+    </row>
+    <row r="425" spans="1:5">
+      <c r="A425" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="B425" s="9" t="s">
+        <v>833</v>
+      </c>
+      <c r="C425" s="1"/>
+      <c r="D425" s="8"/>
+      <c r="E425" s="4"/>
+    </row>
+    <row r="426" spans="1:5">
+      <c r="A426" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="B426" s="10" t="s">
+        <v>583</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D426" s="8">
+        <v>1254</v>
+      </c>
+      <c r="E426" s="4"/>
+    </row>
+    <row r="427" spans="1:5">
+      <c r="A427" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="B427" s="9" t="s">
+        <v>836</v>
+      </c>
+      <c r="C427" s="1"/>
+      <c r="D427" s="8"/>
+      <c r="E427" s="4"/>
+    </row>
+    <row r="428" spans="1:5">
+      <c r="A428" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="B428" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D428" s="8">
+        <v>220</v>
+      </c>
+      <c r="E428" s="4"/>
+    </row>
+    <row r="429" spans="1:5">
+      <c r="A429" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="B429" s="10" t="s">
+        <v>840</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D429" s="8">
+        <v>5</v>
+      </c>
+      <c r="E429" s="4"/>
+    </row>
+    <row r="430" spans="1:5">
+      <c r="A430" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="B430" s="10" t="s">
+        <v>842</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D430" s="8">
+        <v>17</v>
+      </c>
+      <c r="E430" s="4"/>
+    </row>
+    <row r="431" spans="1:5">
+      <c r="A431" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="B431" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D431" s="8">
+        <v>1</v>
+      </c>
+      <c r="E431" s="4"/>
+    </row>
+    <row r="432" spans="1:5">
+      <c r="A432" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="B432" s="10" t="s">
+        <v>846</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D432" s="8">
+        <v>2</v>
+      </c>
+      <c r="E432" s="4"/>
+    </row>
+    <row r="433" spans="1:5">
+      <c r="A433" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="B433" s="10" t="s">
+        <v>848</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D433" s="8">
+        <v>1</v>
+      </c>
+      <c r="E433" s="4"/>
+    </row>
+    <row r="434" spans="1:5">
+      <c r="A434" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="B434" s="10" t="s">
+        <v>850</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="D434" s="8">
+        <v>3</v>
+      </c>
+      <c r="E434" s="4"/>
+    </row>
+    <row r="435" spans="1:5">
+      <c r="A435" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="B435" s="10" t="s">
+        <v>853</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D435" s="8">
+        <v>220</v>
+      </c>
+      <c r="E435" s="4"/>
+    </row>
+    <row r="436" spans="1:5">
+      <c r="A436" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="B436" s="9" t="s">
+        <v>855</v>
+      </c>
+      <c r="C436" s="1"/>
+      <c r="D436" s="8"/>
+      <c r="E436" s="4"/>
+    </row>
+    <row r="437" spans="1:5">
+      <c r="A437" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="B437" s="10" t="s">
+        <v>857</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D437" s="8">
+        <v>1</v>
+      </c>
+      <c r="E437" s="4"/>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="B438" s="9" t="s">
+        <v>859</v>
+      </c>
+      <c r="C438" s="1"/>
+      <c r="D438" s="8"/>
+      <c r="E438" s="4"/>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="B439" s="10" t="s">
+        <v>861</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D439" s="8">
+        <v>30</v>
+      </c>
+      <c r="E439" s="4"/>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="B440" s="10" t="s">
+        <v>863</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D440" s="8">
+        <v>1</v>
+      </c>
+      <c r="E440" s="4"/>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="B441" s="9" t="s">
+        <v>865</v>
+      </c>
+      <c r="C441" s="1"/>
+      <c r="D441" s="8"/>
+      <c r="E441" s="4"/>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="B442" s="10" t="s">
+        <v>867</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D442" s="8">
+        <v>1</v>
+      </c>
+      <c r="E442" s="4"/>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="B443" s="10" t="s">
+        <v>869</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D443" s="8">
+        <v>10</v>
+      </c>
+      <c r="E443" s="4"/>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="B444" s="10" t="s">
+        <v>871</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D444" s="8">
+        <v>1</v>
+      </c>
+      <c r="E444" s="4"/>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="B445" s="10" t="s">
+        <v>873</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D445" s="8">
+        <v>1</v>
+      </c>
+      <c r="E445" s="4"/>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="B446" s="10" t="s">
+        <v>875</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D446" s="8">
+        <v>1</v>
+      </c>
+      <c r="E446" s="4"/>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="B447" s="10" t="s">
+        <v>877</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D447" s="8">
+        <v>1</v>
+      </c>
+      <c r="E447" s="4"/>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="B448" s="10" t="s">
+        <v>879</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D448" s="8">
+        <v>1</v>
+      </c>
+      <c r="E448" s="4"/>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="B449" s="9" t="s">
+        <v>881</v>
+      </c>
+      <c r="C449" s="1"/>
+      <c r="D449" s="8"/>
+      <c r="E449" s="4"/>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="B450" s="10" t="s">
+        <v>883</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D450" s="8">
+        <v>1</v>
+      </c>
+      <c r="E450" s="4"/>
+    </row>
+    <row r="451" spans="1:5">
+      <c r="A451" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="B451" s="10" t="s">
+        <v>885</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D451" s="8">
+        <v>1</v>
+      </c>
+      <c r="E451" s="4"/>
+    </row>
+    <row r="452" spans="1:5">
+      <c r="A452" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="B452" s="10" t="s">
+        <v>887</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D452" s="8">
+        <v>37</v>
+      </c>
+      <c r="E452" s="4"/>
+    </row>
+    <row r="453" spans="1:5">
+      <c r="A453" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="B453" s="10" t="s">
+        <v>889</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D453" s="8">
+        <v>38</v>
+      </c>
+      <c r="E453" s="4"/>
+    </row>
+    <row r="454" spans="1:5">
+      <c r="A454" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="B454" s="10" t="s">
+        <v>891</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D454" s="8">
+        <v>37</v>
+      </c>
+      <c r="E454" s="4"/>
+    </row>
+    <row r="455" spans="1:5">
+      <c r="A455" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="B455" s="10" t="s">
+        <v>893</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D455" s="8">
+        <v>37</v>
+      </c>
+      <c r="E455" s="4"/>
+    </row>
+    <row r="456" spans="1:5">
+      <c r="A456" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="B456" s="10" t="s">
+        <v>895</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D456" s="8">
+        <v>37</v>
+      </c>
+      <c r="E456" s="4"/>
+    </row>
+    <row r="457" spans="1:5">
+      <c r="A457" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="B457" s="10" t="s">
+        <v>897</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D457" s="8">
+        <v>37</v>
+      </c>
+      <c r="E457" s="4"/>
+    </row>
+    <row r="458" spans="1:5">
+      <c r="A458" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="B458" s="10" t="s">
+        <v>899</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D458" s="8">
+        <v>37</v>
+      </c>
+      <c r="E458" s="4"/>
+    </row>
+    <row r="459" spans="1:5">
+      <c r="A459" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="B459" s="10" t="s">
+        <v>901</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D459" s="8">
+        <v>35</v>
+      </c>
+      <c r="E459" s="4"/>
+    </row>
+    <row r="460" spans="1:5">
+      <c r="A460" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="B460" s="10" t="s">
+        <v>903</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D460" s="8">
+        <v>2</v>
+      </c>
+      <c r="E460" s="4"/>
+    </row>
+    <row r="461" spans="1:5">
+      <c r="A461" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="B461" s="10" t="s">
+        <v>905</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D461" s="8">
+        <v>9</v>
+      </c>
+      <c r="E461" s="4"/>
+    </row>
+    <row r="462" spans="1:5">
+      <c r="A462" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="B462" s="10" t="s">
+        <v>907</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D462" s="8">
+        <v>37</v>
+      </c>
+      <c r="E462" s="4"/>
+    </row>
+    <row r="463" spans="1:5">
+      <c r="A463" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="B463" s="9" t="s">
+        <v>909</v>
+      </c>
+      <c r="C463" s="1"/>
+      <c r="D463" s="8"/>
+      <c r="E463" s="4"/>
+    </row>
+    <row r="464" spans="1:5">
+      <c r="A464" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="B464" s="10" t="s">
+        <v>911</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D464" s="8">
+        <v>5</v>
+      </c>
+      <c r="E464" s="4"/>
+    </row>
+    <row r="465" spans="1:5">
+      <c r="A465" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="B465" s="10" t="s">
+        <v>913</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D465" s="8">
+        <v>148</v>
+      </c>
+      <c r="E465" s="4"/>
+    </row>
+    <row r="466" spans="1:5">
+      <c r="A466" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="B466" s="10" t="s">
+        <v>915</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D466" s="8">
+        <v>545</v>
+      </c>
+      <c r="E466" s="4"/>
+    </row>
+    <row r="467" spans="1:5">
+      <c r="A467" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="B467" s="10" t="s">
+        <v>917</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D467" s="8">
+        <v>41</v>
+      </c>
+      <c r="E467" s="4"/>
+    </row>
+    <row r="468" spans="1:5">
+      <c r="A468" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="B468" s="10" t="s">
+        <v>919</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D468" s="8">
+        <v>963</v>
+      </c>
+      <c r="E468" s="4"/>
+    </row>
+    <row r="469" spans="1:5">
+      <c r="A469" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="B469" s="9" t="s">
+        <v>921</v>
+      </c>
+      <c r="C469" s="1"/>
+      <c r="D469" s="8"/>
+      <c r="E469" s="4"/>
+    </row>
+    <row r="470" spans="1:5">
+      <c r="A470" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="B470" s="10" t="s">
+        <v>923</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D470" s="8">
+        <v>1</v>
+      </c>
+      <c r="E470" s="4"/>
+    </row>
+    <row r="471" spans="1:5">
+      <c r="A471" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="B471" s="10" t="s">
+        <v>925</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D471" s="8">
+        <v>10</v>
+      </c>
+      <c r="E471" s="4"/>
+    </row>
+    <row r="472" spans="1:5">
+      <c r="A472" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="B472" s="10" t="s">
+        <v>927</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D472" s="8">
+        <v>9</v>
+      </c>
+      <c r="E472" s="4"/>
+    </row>
+    <row r="473" spans="1:5">
+      <c r="A473" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="B473" s="10" t="s">
+        <v>929</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D473" s="8">
+        <v>28</v>
+      </c>
+      <c r="E473" s="4"/>
+    </row>
+    <row r="474" spans="1:5">
+      <c r="A474" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="B474" s="10" t="s">
+        <v>931</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D474" s="8">
+        <v>995</v>
+      </c>
+      <c r="E474" s="4"/>
+    </row>
+    <row r="475" spans="1:5">
+      <c r="A475" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="B475" s="10" t="s">
+        <v>933</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D475" s="8">
+        <v>870</v>
+      </c>
+      <c r="E475" s="4"/>
+    </row>
+    <row r="476" spans="1:5">
+      <c r="A476" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="B476" s="10" t="s">
+        <v>935</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D476" s="8">
+        <v>870</v>
+      </c>
+      <c r="E476" s="4"/>
+    </row>
+    <row r="477" spans="1:5">
+      <c r="A477" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="B477" s="10" t="s">
+        <v>875</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D477" s="8">
+        <v>24</v>
+      </c>
+      <c r="E477" s="4"/>
+    </row>
+    <row r="478" spans="1:5">
+      <c r="A478" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="B478" s="10" t="s">
+        <v>938</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D478" s="8">
+        <v>7</v>
+      </c>
+      <c r="E478" s="4"/>
+    </row>
+    <row r="479" spans="1:5">
+      <c r="A479" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="B479" s="10" t="s">
+        <v>940</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D479" s="8">
+        <v>18</v>
+      </c>
+      <c r="E479" s="4"/>
+    </row>
+    <row r="480" spans="1:5">
+      <c r="A480" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="B480" s="10" t="s">
+        <v>942</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D480" s="8">
+        <v>7</v>
+      </c>
+      <c r="E480" s="4"/>
+    </row>
+    <row r="481" spans="1:5">
+      <c r="A481" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="B481" s="9" t="s">
+        <v>944</v>
+      </c>
+      <c r="C481" s="1"/>
+      <c r="D481" s="8"/>
+      <c r="E481" s="4"/>
+    </row>
+    <row r="482" spans="1:5">
+      <c r="A482" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="B482" s="10" t="s">
+        <v>946</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D482" s="8">
+        <v>3</v>
+      </c>
+      <c r="E482" s="4"/>
+    </row>
+    <row r="483" spans="1:5">
+      <c r="A483" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="B483" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D483" s="8">
+        <v>2</v>
+      </c>
+      <c r="E483" s="4"/>
+    </row>
+    <row r="484" spans="1:5">
+      <c r="A484" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="B484" s="9" t="s">
+        <v>950</v>
+      </c>
+      <c r="C484" s="1"/>
+      <c r="D484" s="8"/>
+      <c r="E484" s="4"/>
+    </row>
+    <row r="485" spans="1:5">
+      <c r="A485" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="B485" s="10" t="s">
+        <v>952</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D485" s="8">
+        <v>18</v>
+      </c>
+      <c r="E485" s="4"/>
+    </row>
+    <row r="486" spans="1:5">
+      <c r="A486" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="B486" s="10" t="s">
+        <v>954</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D486" s="8">
+        <v>5</v>
+      </c>
+      <c r="E486" s="4"/>
+    </row>
+    <row r="487" spans="1:5">
+      <c r="A487" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="B487" s="10" t="s">
+        <v>956</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D487" s="8">
+        <v>18</v>
+      </c>
+      <c r="E487" s="4"/>
+    </row>
+    <row r="488" spans="1:5">
+      <c r="A488" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="B488" s="10" t="s">
+        <v>958</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D488" s="8">
+        <v>5</v>
+      </c>
+      <c r="E488" s="4"/>
+    </row>
+    <row r="489" spans="1:5">
+      <c r="A489" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="B489" s="10" t="s">
+        <v>960</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D489" s="8">
+        <v>68</v>
+      </c>
+      <c r="E489" s="4"/>
+    </row>
+    <row r="490" spans="1:5">
+      <c r="A490" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="B490" s="10" t="s">
+        <v>962</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D490" s="8">
+        <v>38</v>
+      </c>
+      <c r="E490" s="4"/>
+    </row>
+    <row r="491" spans="1:5">
+      <c r="A491" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="B491" s="10" t="s">
+        <v>964</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D491" s="8">
+        <v>38</v>
+      </c>
+      <c r="E491" s="4"/>
+    </row>
+    <row r="492" spans="1:5">
+      <c r="A492" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="B492" s="10" t="s">
+        <v>966</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D492" s="8">
+        <v>1</v>
+      </c>
+      <c r="E492" s="4"/>
+    </row>
+    <row r="493" spans="1:5">
+      <c r="A493" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="B493" s="10" t="s">
+        <v>968</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D493" s="8">
+        <v>1</v>
+      </c>
+      <c r="E493" s="4"/>
+    </row>
+    <row r="494" spans="1:5">
+      <c r="A494" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="B494" s="9" t="s">
+        <v>970</v>
+      </c>
+      <c r="C494" s="1"/>
+      <c r="D494" s="8"/>
+      <c r="E494" s="4"/>
+    </row>
+    <row r="495" spans="1:5">
+      <c r="A495" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="B495" s="10" t="s">
+        <v>972</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D495" s="8">
+        <v>5580</v>
+      </c>
+      <c r="E495" s="4"/>
+    </row>
+    <row r="496" spans="1:5">
+      <c r="A496" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="B496" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D496" s="8">
+        <v>2121</v>
+      </c>
+      <c r="E496" s="4"/>
+    </row>
+    <row r="497" spans="1:5">
+      <c r="A497" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="B497" s="10" t="s">
+        <v>972</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D497" s="8">
+        <v>5580</v>
+      </c>
+      <c r="E497" s="4"/>
+    </row>
+    <row r="498" spans="1:5">
+      <c r="A498" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="B498" s="9" t="s">
+        <v>977</v>
+      </c>
+      <c r="C498" s="1"/>
+      <c r="D498" s="8"/>
+      <c r="E498" s="4"/>
+    </row>
+    <row r="499" spans="1:5">
+      <c r="A499" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="B499" s="10" t="s">
+        <v>567</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D499" s="8">
+        <v>4337</v>
+      </c>
+      <c r="E499" s="4"/>
+    </row>
+    <row r="500" spans="1:5">
+      <c r="A500" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="B500" s="10" t="s">
+        <v>691</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D500" s="8">
+        <v>10</v>
+      </c>
+      <c r="E500" s="4"/>
+    </row>
+    <row r="501" spans="1:5">
+      <c r="A501" s="5" t="s">
+        <v>980</v>
+      </c>
+      <c r="B501" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D501" s="8">
+        <v>8</v>
+      </c>
+      <c r="E501" s="4"/>
+    </row>
+    <row r="502" spans="1:5">
+      <c r="A502" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="B502" s="10" t="s">
+        <v>982</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D502" s="8">
+        <v>19</v>
+      </c>
+      <c r="E502" s="4"/>
+    </row>
+    <row r="503" spans="1:5">
+      <c r="A503" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="B503" s="10" t="s">
+        <v>984</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D503" s="8">
+        <v>22</v>
+      </c>
+      <c r="E503" s="4"/>
+    </row>
+    <row r="504" spans="1:5">
+      <c r="A504" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="B504" s="10" t="s">
+        <v>583</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D504" s="8">
+        <v>14371</v>
+      </c>
+      <c r="E504" s="4"/>
+    </row>
+    <row r="505" spans="1:5">
+      <c r="A505" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="B505" s="10" t="s">
+        <v>987</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D505" s="8">
+        <v>5</v>
+      </c>
+      <c r="E505" s="4"/>
+    </row>
+    <row r="506" spans="1:5">
+      <c r="A506" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="B506" s="10" t="s">
+        <v>989</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D506" s="8">
+        <v>12</v>
+      </c>
+      <c r="E506" s="4"/>
+    </row>
+    <row r="507" spans="1:5">
+      <c r="A507" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="B507" s="9" t="s">
+        <v>991</v>
+      </c>
+      <c r="C507" s="1"/>
+      <c r="D507" s="8"/>
+      <c r="E507" s="4"/>
+    </row>
+    <row r="508" spans="1:5">
+      <c r="A508" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="B508" s="10" t="s">
+        <v>993</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D508" s="8">
+        <v>1</v>
+      </c>
+      <c r="E508" s="4"/>
+    </row>
+    <row r="509" spans="1:5">
+      <c r="A509" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="B509" s="10" t="s">
+        <v>995</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D509" s="8">
+        <v>1</v>
+      </c>
+      <c r="E509" s="4"/>
+    </row>
+    <row r="510" spans="1:5">
+      <c r="A510" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="B510" s="9" t="s">
+        <v>997</v>
+      </c>
+      <c r="C510" s="1"/>
+      <c r="D510" s="8"/>
+      <c r="E510" s="4"/>
+    </row>
+    <row r="511" spans="1:5">
+      <c r="A511" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="B511" s="10" t="s">
+        <v>999</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D511" s="8">
+        <v>4</v>
+      </c>
+      <c r="E511" s="4"/>
+    </row>
+    <row r="512" spans="1:5">
+      <c r="A512" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B512" s="10" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D512" s="8">
+        <v>4</v>
+      </c>
+      <c r="E512" s="4"/>
+    </row>
+    <row r="513" spans="1:5">
+      <c r="A513" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B513" s="10" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D513" s="8">
+        <v>2</v>
+      </c>
+      <c r="E513" s="4"/>
+    </row>
+    <row r="514" spans="1:5">
+      <c r="A514" s="5" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B514" s="10" t="s">
+        <v>958</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D514" s="8">
+        <v>2</v>
+      </c>
+      <c r="E514" s="4"/>
+    </row>
+    <row r="515" spans="1:5">
+      <c r="A515" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B515" s="10" t="s">
+        <v>952</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D515" s="8">
+        <v>11</v>
+      </c>
+      <c r="E515" s="4"/>
+    </row>
+    <row r="516" spans="1:5">
+      <c r="A516" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B516" s="10" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D516" s="8">
+        <v>11</v>
+      </c>
+      <c r="E516" s="4"/>
+    </row>
+    <row r="517" spans="1:5">
+      <c r="A517" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B517" s="10" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D517" s="8">
+        <v>20</v>
+      </c>
+      <c r="E517" s="4"/>
+    </row>
+    <row r="518" spans="1:5">
+      <c r="A518" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B518" s="10" t="s">
+        <v>962</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D518" s="8">
+        <v>20</v>
+      </c>
+      <c r="E518" s="4"/>
+    </row>
+    <row r="519" spans="1:5">
+      <c r="A519" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B519" s="10" t="s">
+        <v>964</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D519" s="8">
+        <v>20</v>
+      </c>
+      <c r="E519" s="4"/>
+    </row>
+    <row r="520" spans="1:5">
+      <c r="A520" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B520" s="10" t="s">
+        <v>960</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D520" s="8">
+        <v>56</v>
+      </c>
+      <c r="E520" s="4"/>
+    </row>
+    <row r="521" spans="1:5">
+      <c r="A521" s="5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B521" s="9" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C521" s="1"/>
+      <c r="D521" s="8"/>
+      <c r="E521" s="4"/>
+    </row>
+    <row r="522" spans="1:5">
+      <c r="A522" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B522" s="10" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D522" s="8">
+        <v>3130</v>
+      </c>
+      <c r="E522" s="4"/>
+    </row>
+    <row r="523" spans="1:5">
+      <c r="A523" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B523" s="10" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D523" s="8">
+        <v>2713</v>
+      </c>
+      <c r="E523" s="4"/>
+    </row>
+    <row r="524" spans="1:5">
+      <c r="A524" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B524" s="10" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D524" s="8">
+        <v>917</v>
+      </c>
+      <c r="E524" s="4"/>
+    </row>
+    <row r="525" spans="1:5">
+      <c r="A525" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B525" s="9" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C525" s="1"/>
+      <c r="D525" s="8"/>
+      <c r="E525" s="4"/>
+    </row>
+    <row r="526" spans="1:5">
+      <c r="A526" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B526" s="10" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D526" s="8">
+        <v>2</v>
+      </c>
+      <c r="E526" s="4"/>
+    </row>
+    <row r="527" spans="1:5">
+      <c r="A527" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B527" s="10" t="s">
+        <v>989</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D527" s="8">
+        <v>6</v>
+      </c>
+      <c r="E527" s="4"/>
+    </row>
+    <row r="528" spans="1:5">
+      <c r="A528" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B528" s="10" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C528" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D528" s="8">
+        <v>10</v>
+      </c>
+      <c r="E528" s="4"/>
+    </row>
+    <row r="529" spans="1:5">
+      <c r="A529" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B529" s="10" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C529" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D529" s="8">
+        <v>3300</v>
+      </c>
+      <c r="E529" s="4"/>
+    </row>
+    <row r="530" spans="1:5">
+      <c r="A530" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B530" s="10" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D530" s="8">
+        <v>2</v>
+      </c>
+      <c r="E530" s="4"/>
+    </row>
+    <row r="531" spans="1:5">
+      <c r="A531" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B531" s="10" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C531" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D531" s="8">
+        <v>198</v>
+      </c>
+      <c r="E531" s="4"/>
+    </row>
+    <row r="532" spans="1:5">
+      <c r="A532" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B532" s="10" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C532" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D532" s="8">
+        <v>10</v>
+      </c>
+      <c r="E532" s="4"/>
+    </row>
+    <row r="533" spans="1:5">
+      <c r="A533" s="5" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B533" s="9" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C533" s="1"/>
+      <c r="D533" s="8"/>
+      <c r="E533" s="4"/>
+    </row>
+    <row r="534" spans="1:5">
+      <c r="A534" s="5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B534" s="10" t="s">
+        <v>993</v>
+      </c>
+      <c r="C534" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D534" s="8">
+        <v>1</v>
+      </c>
+      <c r="E534" s="4"/>
+    </row>
+    <row r="535" spans="1:5">
+      <c r="A535" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B535" s="10" t="s">
+        <v>995</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D535" s="8">
+        <v>1</v>
+      </c>
+      <c r="E535" s="4"/>
+    </row>
+    <row r="536" spans="1:5">
+      <c r="A536" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B536" s="9" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C536" s="1"/>
+      <c r="D536" s="8"/>
+      <c r="E536" s="4"/>
+    </row>
+    <row r="537" spans="1:5">
+      <c r="A537" s="5" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B537" s="10" t="s">
+        <v>999</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D537" s="8">
+        <v>4</v>
+      </c>
+      <c r="E537" s="4"/>
+    </row>
+    <row r="538" spans="1:5">
+      <c r="A538" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B538" s="10" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D538" s="8">
+        <v>4</v>
+      </c>
+      <c r="E538" s="4"/>
+    </row>
+    <row r="539" spans="1:5">
+      <c r="A539" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B539" s="10" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D539" s="8">
+        <v>2</v>
+      </c>
+      <c r="E539" s="4"/>
+    </row>
+    <row r="540" spans="1:5">
+      <c r="A540" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B540" s="10" t="s">
+        <v>958</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D540" s="8">
+        <v>2</v>
+      </c>
+      <c r="E540" s="4"/>
+    </row>
+    <row r="541" spans="1:5">
+      <c r="A541" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B541" s="10" t="s">
+        <v>952</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D541" s="8">
+        <v>7</v>
+      </c>
+      <c r="E541" s="4"/>
+    </row>
+    <row r="542" spans="1:5">
+      <c r="A542" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B542" s="10" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D542" s="8">
+        <v>7</v>
+      </c>
+      <c r="E542" s="4"/>
+    </row>
+    <row r="543" spans="1:5">
+      <c r="A543" s="5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B543" s="10" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D543" s="8">
+        <v>18</v>
+      </c>
+      <c r="E543" s="4"/>
+    </row>
+    <row r="544" spans="1:5">
+      <c r="A544" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B544" s="10" t="s">
+        <v>962</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D544" s="8">
+        <v>18</v>
+      </c>
+      <c r="E544" s="4"/>
+    </row>
+    <row r="545" spans="1:5">
+      <c r="A545" s="5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B545" s="10" t="s">
+        <v>964</v>
+      </c>
+      <c r="C545" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D545" s="8">
+        <v>18</v>
+      </c>
+      <c r="E545" s="4"/>
+    </row>
+    <row r="546" spans="1:5">
+      <c r="A546" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B546" s="10" t="s">
+        <v>960</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D546" s="8">
+        <v>28</v>
+      </c>
+      <c r="E546" s="4"/>
+    </row>
+    <row r="547" spans="1:5">
+      <c r="A547" s="5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B547" s="9" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C547" s="1"/>
+      <c r="D547" s="8"/>
+      <c r="E547" s="4"/>
+    </row>
+    <row r="548" spans="1:5">
+      <c r="A548" s="5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B548" s="10" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D548" s="8">
+        <v>1511</v>
+      </c>
+      <c r="E548" s="4"/>
+    </row>
+    <row r="549" spans="1:5">
+      <c r="A549" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B549" s="10" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D549" s="8">
+        <v>1326</v>
+      </c>
+      <c r="E549" s="4"/>
+    </row>
+    <row r="550" spans="1:5">
+      <c r="A550" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B550" s="10" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D550" s="8">
+        <v>19</v>
+      </c>
+      <c r="E550" s="4"/>
+    </row>
+    <row r="551" spans="1:5">
+      <c r="A551" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B551" s="9" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C551" s="1"/>
+      <c r="D551" s="8"/>
+      <c r="E551" s="4"/>
+    </row>
+    <row r="552" spans="1:5">
+      <c r="A552" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B552" s="10" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D552" s="8">
+        <v>2</v>
+      </c>
+      <c r="E552" s="4"/>
+    </row>
+    <row r="553" spans="1:5">
+      <c r="A553" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B553" s="10" t="s">
+        <v>989</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D553" s="8">
+        <v>6</v>
+      </c>
+      <c r="E553" s="4"/>
+    </row>
+    <row r="554" spans="1:5">
+      <c r="A554" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B554" s="10" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D554" s="8">
+        <v>15</v>
+      </c>
+      <c r="E554" s="4"/>
+    </row>
+    <row r="555" spans="1:5">
+      <c r="A555" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B555" s="10" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D555" s="8">
+        <v>2350</v>
+      </c>
+      <c r="E555" s="4"/>
+    </row>
+    <row r="556" spans="1:5">
+      <c r="A556" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B556" s="10" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D556" s="8">
+        <v>2</v>
+      </c>
+      <c r="E556" s="4"/>
+    </row>
+    <row r="557" spans="1:5">
+      <c r="A557" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B557" s="10" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C557" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D557" s="8">
+        <v>141</v>
+      </c>
+      <c r="E557" s="4"/>
+    </row>
+    <row r="558" spans="1:5">
+      <c r="A558" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B558" s="10" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C558" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D558" s="8">
+        <v>8</v>
+      </c>
+      <c r="E558" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>