--- v1 (2026-08-20)
+++ v2 (2026-10-17)
@@ -12,220 +12,130 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1067">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="980">
   <si>
     <t>Ведомость объемов работ к тендеру №1154</t>
   </si>
   <si>
     <t>ЭТО НЕ ОФЕРТА И НЕ КП, ЗАПОЛНЯТЬ ЕЕ НЕ НУЖНО. ЭТО ВЕДОМОСТЬ ОБЪЕМОВ РАБОТ, ИСПОЛЬЗУЙТЕ ЕЕ ДЛЯ ВАШИХ РАСЧЕТОВ</t>
   </si>
   <si>
     <t>Комплекс строительно-монтажных работ по устройству слаботочных систем, согласно разделов РД: СОТ; АСКУВ; АСКУТ; АСКУЭ; АСУД; СКС; СОУЭ; СПС, СПЗ; ОЗДС; СКУД; СОВ; СОТС; РФ</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Виды работ</t>
   </si>
   <si>
     <t>Ед. изм.</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Жилой комплекс, расположенный по адресу: г. Москва, внутригородское муниципальное образование Соколиная Гора, 8-я улица Соколиной Горы, земельный учас</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>Устройство слаботочных сетей</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>АСКУВ. Приборы и средства автоматизации</t>
   </si>
   <si>
     <t>1.1.1.1</t>
   </si>
   <si>
-    <t>Шкаф АСКУВ</t>
+    <t>Шкаф АСКУВ комплектность согласно РД 15-ОМ/2023-АСКУВ.СО лист 1</t>
   </si>
   <si>
     <t>компл.</t>
   </si>
   <si>
-    <t>1.1.1.2</t>
-[...2 lines deleted...]
-    <t>Навесной шкаф СЕ, 600х1000х400, IP65  R5ST1064 DKC</t>
+    <t>1.1.2</t>
+  </si>
+  <si>
+    <t>АСКУВ. Кабельная продукция</t>
+  </si>
+  <si>
+    <t>1.1.2.1</t>
+  </si>
+  <si>
+    <t>Кабель симметричный парной скрутки КИПвЭнг (А)-HF 1x2x0,78 или аналог</t>
+  </si>
+  <si>
+    <t>пм</t>
+  </si>
+  <si>
+    <t>1.1.2.2</t>
+  </si>
+  <si>
+    <t>Кабель монтажный  МКШнг (А)-HF 1x2x0,78 или аналог</t>
+  </si>
+  <si>
+    <t>1.1.2.3</t>
+  </si>
+  <si>
+    <t>Блок коммутации  КМТ-010-022  plc-kmt-010-022  EKF или аналог</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>1.1.1.3</t>
-[...109 lines deleted...]
-  <si>
     <t>1.1.2.4</t>
   </si>
   <si>
     <t>Коробка распределительная с крышкой (65х65х50), 4 мембр. вводов IP55 EKF  КМР-030-036  EKF или аналог</t>
   </si>
   <si>
     <t>1.1.2.5</t>
   </si>
   <si>
     <t>Клемма 3-x проводная  WAGO  222-413 или аналог</t>
   </si>
   <si>
     <t>1.1.2.6</t>
   </si>
   <si>
     <t>Труба ПВХ гибкая гофр. д.25мм, лёгкая с протяжкой, 50м, цвет серый  ДКС или аналог</t>
   </si>
   <si>
     <t>1.1.2.7</t>
   </si>
   <si>
     <t>Держатель с защелкой, д.25мм ДКС или аналог</t>
   </si>
   <si>
     <t>1.1.2.8</t>
@@ -242,141 +152,51 @@
   <si>
     <t>уп.</t>
   </si>
   <si>
     <t>1.1.2.10</t>
   </si>
   <si>
     <t>Бирка кабельная с клипсой (с защелкой)</t>
   </si>
   <si>
     <t>1.1.2.11</t>
   </si>
   <si>
     <t>Пена двухкомпонентная огнезащитная DN1201</t>
   </si>
   <si>
     <t>1.1.3</t>
   </si>
   <si>
     <t>АСКУТ. Приборы и средства автоматизации</t>
   </si>
   <si>
     <t>1.1.3.1</t>
   </si>
   <si>
-    <t>Шкаф АСКУТ</t>
-[...89 lines deleted...]
-    <t>Ввод кабельный пластиковый   ABB  или аналог</t>
+    <t>Шкаф АСКУТ комплектность согласно РД 15-ОМ/2023-АСКУТ.СО лист 1</t>
   </si>
   <si>
     <t>1.1.4</t>
   </si>
   <si>
     <t>АСКУТ. Кабельная продукция</t>
   </si>
   <si>
     <t>1.1.4.1</t>
   </si>
   <si>
     <t>Кабель симметричный парной скрутки  КИПвЭнг (А)-HF 1x2x0,78</t>
   </si>
   <si>
     <t>1.1.4.2</t>
   </si>
   <si>
     <t>Кабель монтажный  МКШнг (А)-HF 2x1,0</t>
   </si>
   <si>
     <t>1.1.4.3</t>
   </si>
   <si>
     <t>Блок коммутации    КМТ-010-022  plc-kmt-010-022  EKF</t>
   </si>
@@ -679,2596 +499,2516 @@
   <si>
     <t>Труба металлическая d40 (гильзы через стены перекрытия)</t>
   </si>
   <si>
     <t>1.1.7.7</t>
   </si>
   <si>
     <t>Бирка кабельная для маркировки кабельной продукции  У-136</t>
   </si>
   <si>
     <t>1.1.7.8</t>
   </si>
   <si>
     <t>Маркер перманентный для маркировки кабельной продукции</t>
   </si>
   <si>
     <t>1.1.7.9</t>
   </si>
   <si>
     <t>Стяжка 250мм</t>
   </si>
   <si>
     <t>1.1.8</t>
   </si>
   <si>
+    <t>СОТ. Оборудование</t>
+  </si>
+  <si>
+    <t>1.1.8.1</t>
+  </si>
+  <si>
+    <t>Купольная IP-камера видеонаблюдения. 4-мегапиксельный светочувствительный сенсор. Видеопоток с максимальным разрешением 4 Мп (2688x1520) и скоростью трансляции 25 к/с для моделей. RVi-1NCD4065  RVI</t>
+  </si>
+  <si>
+    <t>1.1.8.2</t>
+  </si>
+  <si>
+    <t>Уличная IP-камера видеонаблюдения. 4-мегапиксельный светочувствительный сенсор. Видеопоток с максимальным разрешением 4 Мп (2688x1520) и скоростью трансляции 25 к/с для моделей. RVi-1NCT4065  RVI</t>
+  </si>
+  <si>
+    <t>1.1.8.3</t>
+  </si>
+  <si>
+    <t>Видеокамера шар в стакане.Тип матрицы: 1/2.8” КМОП-сенсор с прогрессивной разверткой. Тип объектива: Фиксированный. Фокусное расстояние: 2,8 мм. Максимальное разрешение, частота кадров: 2Мп, 30к/с. Система шумоподавления: 2DNR; 3DNR. Дистанция освещения ИК: до 30 м, RVi-1NCE2022 (2.8) white  RVI</t>
+  </si>
+  <si>
+    <t>1.1.8.4</t>
+  </si>
+  <si>
+    <t>Коммутатор распределения PoE 24 порта CRS328-24P-4S+RM  MikroTik</t>
+  </si>
+  <si>
+    <t>1.1.8.5</t>
+  </si>
+  <si>
+    <t>Коммутатор распределения PoE 48 портов CRS354-48P-4S+2Q+RM  MikroTik</t>
+  </si>
+  <si>
+    <t>1.1.8.6</t>
+  </si>
+  <si>
+    <t>SFP-трансивер с 1 портом 1000Base-T DEM-310GT  D-link</t>
+  </si>
+  <si>
+    <t>1.1.8.7</t>
+  </si>
+  <si>
+    <t>Патч-панель 24 порта Cat.5e PP24-1UC5EU-D05  ITK</t>
+  </si>
+  <si>
+    <t>1.1.8.8</t>
+  </si>
+  <si>
+    <t>Патч-панель 48 портов Cat.5e PP48-1UC5EU-D05H  ITK</t>
+  </si>
+  <si>
+    <t>1.1.8.9</t>
+  </si>
+  <si>
+    <t>Видеосервер, комплектность согласно РД 15-ОМ/2023-СОТ.СО лист 2</t>
+  </si>
+  <si>
+    <t>1.1.8.10</t>
+  </si>
+  <si>
+    <t>УРМ. Подключение до 2 мониторов; AC 220V, В составе программного решения Оператор, для обеспечения системы видеонаблюдения -УРМ. В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы. Гарантия 3 года. RV-WS0320   RVI</t>
+  </si>
+  <si>
+    <t>1.1.8.11</t>
+  </si>
+  <si>
+    <t>Диагональ: 27" Разрешение: FullHD Матрица: IPS, отклик 5 мс Яркость: 250 кд/м? Видеовход: VGA?1, HDMI?1 Встроенные динамики Аудиовход: 1?3.5 мм jack Размер VESA: 100?100 Материал корпуса: Пластик RVi-M27P  RVI</t>
+  </si>
+  <si>
+    <t>1.1.8.12</t>
+  </si>
+  <si>
+    <t>Онлайн ИБП ДКС серии Смолл Тауэр (Small Tower), 2000 ВА/1800 Вт, 1/1, 4xSchuko, EPO,USB, RS-232, RJ45, з/у 6А, без АКБ SMALLT2A0PS  АО «ДКС»,</t>
+  </si>
+  <si>
+    <t>1.1.8.13</t>
+  </si>
+  <si>
+    <t>Батарейный блок для ИБП SMALLT2, Tower, 6х7Ач, 72В, 418x335x191 мм, вес 26,5 кг BPSMLT2-72V  АО «ДКС»,</t>
+  </si>
+  <si>
+    <t>1.1.8.14</t>
+  </si>
+  <si>
+    <t>Радиомост (точка доступа) SXTsq Lite5  MikroTik</t>
+  </si>
+  <si>
+    <t>1.1.8.15</t>
+  </si>
+  <si>
+    <t>Повторитель линии Ethernet сигнала с PoE RVi-1NE10-2FP  RVI</t>
+  </si>
+  <si>
+    <t>1.1.9</t>
+  </si>
+  <si>
+    <t>СОТ. Кабели, провода, шнуры и шины</t>
+  </si>
+  <si>
+    <t>1.1.9.1</t>
+  </si>
+  <si>
+    <t>Кабель витая пара U/UTP кат.5e 4?2?0,52, медный, LSZH нг(А)-HF LC1-C5E04-121  ITK</t>
+  </si>
+  <si>
+    <t>1.1.9.2</t>
+  </si>
+  <si>
+    <t>Патч-корд оптический, SM OS2 9/125, LC/UPC-LC/UPC, duplex LC/UPC-LC/UPC duplex SM  ITK</t>
+  </si>
+  <si>
+    <t>1.1.9.3</t>
+  </si>
+  <si>
+    <t>Патч-корд, RJ-45 - RJ-45 Cat.5е, 0,5 м PC01-C5EUL-05M  ITK</t>
+  </si>
+  <si>
+    <t>1.1.10</t>
+  </si>
+  <si>
     <t>СОТ. Изделия и материалы</t>
   </si>
   <si>
-    <t>1.1.8.1</t>
-[...17 lines deleted...]
-    <t>1.1.8.4</t>
+    <t>1.1.10.1</t>
+  </si>
+  <si>
+    <t>Разъем RJ-45 под витую пару, кат. 5e, 0.51-0.64 мм(по меди), 20 шт,  CS3-1C5EU ITK</t>
+  </si>
+  <si>
+    <t>упак.</t>
+  </si>
+  <si>
+    <t>1.1.10.2</t>
+  </si>
+  <si>
+    <t>Труба ПВХ гибкая гофрированная, д. 20 мм, не распростр. горение с протяжкой  91920 DKC</t>
+  </si>
+  <si>
+    <t>1.1.10.3</t>
+  </si>
+  <si>
+    <t>Навесной шкаф СE, 300х200х150 мм.,IP66  R5СE0341 DKC</t>
+  </si>
+  <si>
+    <t>1.1.10.4</t>
   </si>
   <si>
     <t>Розетка модульная на DIN-рейку 2P+PE 16А 230В YND10-16-15-100  ITK</t>
   </si>
   <si>
-    <t>1.1.8.5</t>
-[...113 lines deleted...]
-    <t>1.1.8.24</t>
+    <t>1.1.10.5</t>
   </si>
   <si>
     <t>Крепление для труб ПВХ с защелкой D=20мм (упак. -100 шт.)  51020 DKC</t>
   </si>
   <si>
     <t>упак</t>
   </si>
   <si>
-    <t>1.1.8.25</t>
+    <t>1.1.10.6</t>
+  </si>
+  <si>
+    <t>1.1.10.7</t>
   </si>
   <si>
     <t>Двухкомпонентная огнестойкая пена  DN1201 DKC</t>
   </si>
   <si>
-    <t>1.1.8.26</t>
+    <t>1.1.10.8</t>
   </si>
   <si>
     <t>Бирка кабельная для маркировки кабельной продукции У-136</t>
   </si>
   <si>
-    <t>1.1.8.27</t>
-[...2 lines deleted...]
-    <t>1.1.8.28</t>
+    <t>1.1.10.9</t>
+  </si>
+  <si>
+    <t>1.1.10.10</t>
   </si>
   <si>
     <t>Хомут-стяжка кабельная нейлоновая 250x3,6 мм, белая (уп 100 шт)  07-0250</t>
   </si>
   <si>
-    <t>1.1.9</t>
+    <t>1.1.11</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. 1.1 Приборы управления верхнего уровня</t>
+  </si>
+  <si>
+    <t>1.1.11.1</t>
+  </si>
+  <si>
+    <t>ARM Центральный прибор индикациии управления ЦПИУ ЦПИУ«Рубеж» исп.1 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.11.2</t>
+  </si>
+  <si>
+    <t>ПО Программное обеспечение «FireSec-Pro» «FireSec3-Pro+Мультисерверная задача» RBZ-161372  ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.12</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. 1.2 Приборы управления среднего уровня</t>
+  </si>
+  <si>
+    <t>1.1.12.1</t>
+  </si>
+  <si>
+    <t>ARK Прибор приемно-контрольный и управления охранно-пожарный ППКОПУ«R3-Рубеж-2ОП»  ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.12.2</t>
+  </si>
+  <si>
+    <t>BIU Блок индикациии управления R3-Рубеж-БИУ RBZ-319531 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.12.3</t>
+  </si>
+  <si>
+    <t>PD Пульт дистанционного управления R3-Рубеж-ПДУ R3-Рубеж-ПДУ-ПТ ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.12.4</t>
+  </si>
+  <si>
+    <t>РСПИ Объектовая станция РСПИ(ОСПИ) ПАК "Стрелец-Мониторинг" исп.2 Т  "ИнформТелеСеть"</t>
+  </si>
+  <si>
+    <t>1.1.13</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. 1.3 Источники питания</t>
+  </si>
+  <si>
+    <t>1.1.13.1</t>
+  </si>
+  <si>
+    <t>AKB Аккумуляторная батарея PTK-BATTERY 12V-7Ah ООО"РУБЕЖ"</t>
+  </si>
+  <si>
+    <t>1.1.13.2</t>
+  </si>
+  <si>
+    <t>UG Источник вторичного электропитания резервированный адресный ИВЭПР24/2,5 RS-R3 исп. 2x7БР ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.14</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. 1.4 Оборудование пожарной сигнализации</t>
+  </si>
+  <si>
+    <t>1.1.14.1</t>
+  </si>
+  <si>
+    <t>BTH Извещатель пожарный дымовой оптико-электронный адресно-аналоговый ИП212-64-R3с б/оW1.02 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.14.2</t>
+  </si>
+  <si>
+    <t>BTH Извещатель пожарный дымовой оптико-электронныйадресный (для монтажана подвеснойпотолок) ИП212-64-R3с б/оW2.03 RBZ-337605 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.14.3</t>
+  </si>
+  <si>
+    <t>BTM Извещатель пожарный ручной ИП535-26"Север" ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.14.4</t>
+  </si>
+  <si>
+    <t>BTM Извещатель пожарный ручной адресный с встроенным изолятором короткого замыкания ИПР513-11ИКЗ-А-R3  ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.14.5</t>
+  </si>
+  <si>
+    <t>IZ Изолятор шлейфа ИЗ-2О-R3 ИЗ-2О-R3 RBZ-477618 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.15</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. 1.5 Оповещение о пожаре</t>
+  </si>
+  <si>
+    <t>1.1.15.1</t>
+  </si>
+  <si>
+    <t>BIAL Оповещатель охранно-пожарный световой адресный ОПОП1-R3"Текст+стрелка влево" RBZ-338683 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.15.2</t>
+  </si>
+  <si>
+    <t>BIAL Оповещатель охранно-пожарный световой адресный ОПОП1-R3"Выход" RBZ-338683 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.15.3</t>
+  </si>
+  <si>
+    <t>BIAL Оповещатель охранно-пожарный световой адресный ОПОП1-R3"Зона безопасности" RBZ-338683 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.15.4</t>
+  </si>
+  <si>
+    <t>BIAL Оповещатель охранно-пожарный световой адресный ОПОП1-R3"Текст+стрелка вправо" RBZ-338683 ООО"РУБЕЖ"</t>
+  </si>
+  <si>
+    <t>1.1.15.5</t>
+  </si>
+  <si>
+    <t>BIAS Оповещатель охранно-пожарный звуковых сигналовадресный ОПОП124-R3 RBZ-338683 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.16</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. 1.6 Инженерное оборудование систем пожарной защиты</t>
+  </si>
+  <si>
+    <t>1.1.16.1</t>
+  </si>
+  <si>
+    <t>AM Адресная метка на 1 линию АМ-1-R3 RBZ-337436 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.16.2</t>
+  </si>
+  <si>
+    <t>AM Адресная метка на 4 шлейфа сигнализации АМ-4-R3  RBZ-337644 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.16.3</t>
+  </si>
+  <si>
+    <t>SC Адресный релейный модуль на 1 выход РМ-1-R3  RBZ-337646 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.16.4</t>
+  </si>
+  <si>
+    <t>SC Адресный релейный модуль на 4 выхода РМ-4-R3 RBZ-337434 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.17</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. 1.7 Автоматизация дымо удаления</t>
+  </si>
+  <si>
+    <t>1.1.17.1</t>
+  </si>
+  <si>
+    <t>BGB Извещатель охранный магнито управляемый адресный ИО10220-2 RBZ-340276 Магнито-Контакт</t>
+  </si>
+  <si>
+    <t>1.1.17.2</t>
+  </si>
+  <si>
+    <t>MD Модули управления противопожарным клапаном МДУ-1С-R3 RBZ-337610 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.17.3</t>
+  </si>
+  <si>
+    <t>NTC Датчик температурыот-50до+120C NTC10k TS-K200PRONTC10k (3950)RGP  ООО«RGP»</t>
+  </si>
+  <si>
+    <t>1.1.17.4</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления вентиляцией пожарный ШУН/В-3-03-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.17.5</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления вентиляцией пожарный ШУН/В-5,5-03-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.17.6</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления вентиляцией пожарный ШУН/В-7,5-03-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.17.7</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления насосами пожаротушения ШУН/В-1,5-03-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.17.8</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления пожарный с устройством плавногопуска ШУН/В-11-03-УПП-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.17.9</t>
+  </si>
+  <si>
+    <t>UDP Устройство дистанционного пуска адресно с встроенным изолятором короткого замыкания УДП513-11ИКЗ-R3"Пуск дымоудаления" ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.18</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. 1.8 Автоматизация пожаротушения</t>
+  </si>
+  <si>
+    <t>1.1.18.1</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления задвижкой ШУ3-R3  ШУЗ-1,5-03-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.18.2</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления пожарный ШУН/В-R3 ШУВ-1,5-03-УК6-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.18.3</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления пожарный ШУН/В-R3 ШУН/В-1,5-03=УК15-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.18.4</t>
+  </si>
+  <si>
+    <t>SU Шкаф управления пожарный ШУН/В-R3 ШУН/В-22-03-УПП-R3 ООО«РУБЕЖ»</t>
+  </si>
+  <si>
+    <t>1.1.18.5</t>
+  </si>
+  <si>
+    <t>Труба стальная водогазопроводная ВГП50 Тв50 electro-mpo.ru</t>
+  </si>
+  <si>
+    <t>1.1.19</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. 1 ОКЛ СПЕЦКАБЛАЙН-КиТ-ГФ20-22м(КПСнг(А)-FRHF 1x2x2,5-22м ТУ16.К99-081-2016</t>
+  </si>
+  <si>
+    <t>1.1.19.1</t>
+  </si>
+  <si>
+    <t>1,1 Труба ПВХ гофрированная d20 мм с протяжкой ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.19.2</t>
+  </si>
+  <si>
+    <t>1,2 Держатель (скоба) оцинкованный односторонний D=20 ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>1.1.19.3</t>
+  </si>
+  <si>
+    <t>1,3 Гвозди для прямогомонтажа ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.20</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. 2 ОКЛ СПЕЦКАБЛАЙН-КиТ-ГФ20-24523м(КПСнг(А)-FRHF 1x2x1,0 - 24523м ТУ16.К99-081-2016</t>
+  </si>
+  <si>
+    <t>1.1.20.1</t>
+  </si>
+  <si>
+    <t>2,1 Труба ПВХ гофрированная d20 мм с протяжкой ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.20.2</t>
+  </si>
+  <si>
+    <t>2,2 Держатель (скоба) оцинкованный односторонний D=20 ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.20.3</t>
+  </si>
+  <si>
+    <t>2,3 Гвозди для прямогомонтажа ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.21</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. 3 ОКЛ СПЕЦКАБЛАЙН-КиТ-ГФ20-35м(КППГнг(А)-FRHF 4x1,0-35м ТУ16.К99-081-2016</t>
+  </si>
+  <si>
+    <t>1.1.21.1</t>
+  </si>
+  <si>
+    <t>3,1 Труба ПВХ гофрированная d20 мм с протяжкой ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.21.2</t>
+  </si>
+  <si>
+    <t>3,2 Держатель (скоба) оцинкованный односторонний D=20 ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.21.3</t>
+  </si>
+  <si>
+    <t>3,3 Гвозди для прямогомонтажа ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.22</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. 4 ОКЛ СПЕЦКАБЛАЙН-КиТ-ГФ20-290м(СПЕЦЛАНUTP 5нг(А)-FRLS 4х2х0,52- 290м ТУ16.К99-081-2016</t>
+  </si>
+  <si>
+    <t>1.1.22.1</t>
+  </si>
+  <si>
+    <t>4,1 Труба ПВХ гофрированная d20 мм с протяжкой ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.22.2</t>
+  </si>
+  <si>
+    <t>4,2 Держатель (скоба) оцинкованный односторонний D=20 ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.22.3</t>
+  </si>
+  <si>
+    <t>4,3 Гвозди для прямогомонтажа ООО"Спецкабель"</t>
+  </si>
+  <si>
+    <t>1.1.23</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. 3. Материалы</t>
+  </si>
+  <si>
+    <t>1.1.23.1</t>
+  </si>
+  <si>
+    <t>Бирка кабельная У-136 Fortisflex</t>
+  </si>
+  <si>
+    <t>1.1.23.2</t>
+  </si>
+  <si>
+    <t>Коробка монтажная огнестойкая металлическая КМОМ  (4х2,5мм2)75х75х37 Пожтехкабель</t>
+  </si>
+  <si>
+    <t>1.1.23.3</t>
+  </si>
+  <si>
+    <t>Коробка монтажная огнестойкая металлическая КМОМ  (8х2,5мм2)210х100х37 Пожтехкабель</t>
+  </si>
+  <si>
+    <t>1.1.23.4</t>
+  </si>
+  <si>
+    <t>Коробка монтажная огнестойкая металлическая КМОМ (16к х2,5мм) 210х100х37 Пожтехкабель</t>
+  </si>
+  <si>
+    <t>1.1.23.5</t>
+  </si>
+  <si>
+    <t>Коробки монтажные огнестойкие металлические герметичные КМОМГ Пожтехкабель</t>
+  </si>
+  <si>
+    <t>1.1.23.6</t>
+  </si>
+  <si>
+    <t>Кронштейн Г-образный 9263818 etm.ru</t>
+  </si>
+  <si>
+    <t>1.1.23.7</t>
+  </si>
+  <si>
+    <t>Огнезащитный термо расширяющийся герметик ОГНЕЗА-ГТ310мл ОГНЕЗА-ГТ310мл ООО Огнеза</t>
+  </si>
+  <si>
+    <t>1.1.23.8</t>
+  </si>
+  <si>
+    <t>Струбцина монтажная для труб d20 (3/4") Пожтех кабель</t>
+  </si>
+  <si>
+    <t>1.1.23.9</t>
+  </si>
+  <si>
+    <t>Струбцина монтажная для труб d32 (1-1/4") Пожтех кабель</t>
+  </si>
+  <si>
+    <t>1.1.23.10</t>
+  </si>
+  <si>
+    <t>Стяжки нейлоновые 3*100</t>
+  </si>
+  <si>
+    <t>1.1.23.11</t>
+  </si>
+  <si>
+    <t>В Выключатель металлический кнопка-ключ "DOORHAN"</t>
+  </si>
+  <si>
+    <t>1.1.23.12</t>
+  </si>
+  <si>
+    <t>КМОМ Коробка огнестойкая монтажная КМОМ 210х100х37 (16к х2,5мм) 070-031-210х100х37 ПожТехКабель</t>
+  </si>
+  <si>
+    <t>1.1.23.13</t>
+  </si>
+  <si>
+    <t>Штора противопожарная, ширина 6000 мм, высота 2400 мм притолока 550 мм EI60 "DOORHAN"</t>
+  </si>
+  <si>
+    <t>1.1.23.14</t>
+  </si>
+  <si>
+    <t>1.1.23.15</t>
+  </si>
+  <si>
+    <t>Кабель 2КППГнг(А)-FRHF 4х1</t>
+  </si>
+  <si>
+    <t>1.1.23.16</t>
+  </si>
+  <si>
+    <t>Кабель КПСЭнг(А)-FRHF 1х2х0,75</t>
+  </si>
+  <si>
+    <t>1.1.23.17</t>
+  </si>
+  <si>
+    <t>Кабель КПСнг(А)-FRHF 1х2х1</t>
+  </si>
+  <si>
+    <t>1.1.23.18</t>
+  </si>
+  <si>
+    <t>Кабель КПСнг(А)-FRHF 1х2х2,5</t>
+  </si>
+  <si>
+    <t>1.1.23.19</t>
+  </si>
+  <si>
+    <t>Кабель СПЕЦЛАН UTP 5 нг(А)-FRLS 4х2х0,52</t>
+  </si>
+  <si>
+    <t>1.1.24</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. Молниезащита и заземление</t>
+  </si>
+  <si>
+    <t>1.1.24.1</t>
+  </si>
+  <si>
+    <t>Клемма для соединения круглых стальных проводников</t>
+  </si>
+  <si>
+    <t>1.1.25</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. Оборудование смежного раздела</t>
+  </si>
+  <si>
+    <t>1.1.25.1</t>
+  </si>
+  <si>
+    <t>Электродвигатель</t>
+  </si>
+  <si>
+    <t>1.1.25.2</t>
+  </si>
+  <si>
+    <t>SPM Прибор управления оповещением пожарный SPM "Sonar"</t>
+  </si>
+  <si>
+    <t>1.1.26</t>
+  </si>
+  <si>
+    <t>СПС.СПЗ. Продукция огнезащита кабельной линии</t>
+  </si>
+  <si>
+    <t>1.1.26.1</t>
+  </si>
+  <si>
+    <t>Герметик 'ОГ-20' Техстронг</t>
+  </si>
+  <si>
+    <t>кг</t>
+  </si>
+  <si>
+    <t>1.1.26.2</t>
+  </si>
+  <si>
+    <t>Плита огнезащитная EI45,10мм Техстронг</t>
+  </si>
+  <si>
+    <t>м2</t>
+  </si>
+  <si>
+    <t>1.1.26.3</t>
+  </si>
+  <si>
+    <t>Плита огнезащитная EI150,70мм Техстронг</t>
+  </si>
+  <si>
+    <t>1.1.26.4</t>
+  </si>
+  <si>
+    <t>Профиль П-образный стальной оцинкованный 50х40х0,6мм Техстронг</t>
+  </si>
+  <si>
+    <t>1.1.27</t>
   </si>
   <si>
     <t>СОТС. Оборудование</t>
   </si>
   <si>
-    <t>1.1.9.1</t>
+    <t>1.1.27.1</t>
   </si>
   <si>
     <t>Прибор приемо-контрольный Приток-А КОП-02.6  ООО ОБ "Сократ"</t>
   </si>
   <si>
-    <t>1.1.9.2</t>
+    <t>1.1.27.2</t>
   </si>
   <si>
     <t>Извещатель охранный ручной точечный электроконтактный ИО101-7/1 "Астра-321 исп.Т  ЗАО "ТЕКО"</t>
   </si>
   <si>
-    <t>1.1.9.3</t>
+    <t>1.1.27.3</t>
   </si>
   <si>
     <t>Индикатор прибытия наряда БИГ-09  ООО "ПЗАП"</t>
   </si>
   <si>
-    <t>1.1.9.4</t>
+    <t>1.1.27.4</t>
   </si>
   <si>
     <t>Источник бесперебойного питания 12В, 2А Скат-1200Д  ООО "Бастион"</t>
   </si>
   <si>
-    <t>1.1.9.5</t>
+    <t>1.1.27.5</t>
   </si>
   <si>
     <t>Аккумулятор герметичный свинцово-кислотный 12В, 7 Ач Delta DT 1207  Delta</t>
   </si>
   <si>
-    <t>1.1.10</t>
+    <t>1.1.28</t>
   </si>
   <si>
     <t>СОТС. Кабели, провода, шнуры и шины</t>
   </si>
   <si>
-    <t>1.1.10.1</t>
+    <t>1.1.28.1</t>
   </si>
   <si>
     <t>Кабель витая пара, неэкранированный (U/UTP), кат 5е 4 пары (24 AWG) Parlan U/UTP Cat5e ZHнг(А)-FRHF 4x2x0.52  ООО "ТД Паритет"</t>
   </si>
   <si>
-    <t>1.1.10.2</t>
+    <t>1.1.28.2</t>
   </si>
   <si>
     <t>Кабель сигнальный с изоляцией и ПВХ оболочкой пониженной пожарной опасности безгалогенная КСПВПнг(А)-HF 1х2х0.8  ООО "ТД Паритет"</t>
   </si>
   <si>
-    <t>1.1.10.3</t>
+    <t>1.1.28.3</t>
   </si>
   <si>
     <t>Кабель сигнальный с изоляцией и ПВХ оболочкой пониженной пожарной опасности безгалогенная КСПВПнг(А)-HF 1х2х1.13  ООО "ТД Паритет"</t>
   </si>
   <si>
-    <t>1.1.11</t>
+    <t>1.1.29</t>
   </si>
   <si>
     <t>СОТС. Изделия и материалы</t>
   </si>
   <si>
-    <t>1.1.11.1</t>
+    <t>1.1.29.1</t>
   </si>
   <si>
     <t>Кабель-канал магистральный 25х16 ЭЛЕКОР, длина 2м СКК10-025-016-1-К01  ГК "IEK"</t>
   </si>
   <si>
-    <t>1.1.11.2</t>
+    <t>1.1.29.2</t>
   </si>
   <si>
     <t>Дюбель-гвоздь 6х40</t>
   </si>
   <si>
-    <t>1.1.11.3</t>
+    <t>1.1.29.3</t>
   </si>
   <si>
     <t>Пена однокомпонентая огнезащитная DF1201  ЗАО "ДКС"</t>
   </si>
   <si>
-    <t>1.1.11.4</t>
+    <t>1.1.29.4</t>
   </si>
   <si>
     <t>Труба гофрированная ПВХ d=20мм с зондом CTG20-20-K41-010l  ГК "IEK"</t>
   </si>
   <si>
-    <t>1.1.11.5</t>
+    <t>1.1.29.5</t>
   </si>
   <si>
     <t>Скоба металлическая d19-20 мм CMAT10-19-010  ГК "IEK"</t>
   </si>
   <si>
-    <t>1.1.12</t>
-[...515 lines deleted...]
-    <t>1.1.28</t>
+    <t>1.1.30</t>
   </si>
   <si>
     <t>АСУД. Металлические оболочки</t>
   </si>
   <si>
-    <t>1.1.28.1</t>
+    <t>1.1.30.1</t>
   </si>
   <si>
     <t>Щит с монтажной панелью IP54 650х500х220мм, ЩМП-3-0 (650х500х220мм) У2 IP54 IEK, Поставщик: IEK</t>
   </si>
   <si>
-    <t>1.1.28.2</t>
+    <t>1.1.30.2</t>
   </si>
   <si>
     <t>Щит с монтажной панелью IP54 1200х750х300мм, ЩМП-3-0 (1200х750х300мм) У2 IP54 IEK, Поставщик: IEK</t>
   </si>
   <si>
-    <t>1.1.29</t>
+    <t>1.1.31</t>
   </si>
   <si>
     <t>АСУД. Оборудование</t>
   </si>
   <si>
-    <t>1.1.29.1</t>
+    <t>1.1.31.1</t>
   </si>
   <si>
     <t>Прибор аварийной сигнализации, AlarmControl 1, Поставщик: Wilo</t>
   </si>
   <si>
-    <t>1.1.29.2</t>
+    <t>1.1.31.2</t>
   </si>
   <si>
     <t>Газоанализатор стационарный, ОПТИМУС, Поставщик: НПП "Газоаналит"</t>
   </si>
   <si>
-    <t>1.1.29.3</t>
+    <t>1.1.31.3</t>
   </si>
   <si>
     <t>Специализированныйтелефонный аппарат USB, Телефонный аппарат USB, Поставщик: Текон-Автоматика</t>
   </si>
   <si>
-    <t>1.1.29.4</t>
+    <t>1.1.31.4</t>
   </si>
   <si>
     <t>Коммутатор промышленный на DIN-рейку, TSX-ML2-2GX/SFP-8GT, Поставщик: EKF</t>
   </si>
   <si>
-    <t>1.1.29.5</t>
+    <t>1.1.31.5</t>
   </si>
   <si>
     <t>Удлиннитель интерфейса, E-PoE/1W, Поставщик: OSNOVO</t>
   </si>
   <si>
-    <t>1.1.29.6</t>
+    <t>1.1.31.6</t>
   </si>
   <si>
     <t>Выключатель нагрузки, ВН-32 1Р 20А, Поставщик: IEK</t>
   </si>
   <si>
-    <t>1.1.29.7</t>
+    <t>1.1.31.7</t>
   </si>
   <si>
     <t>Выключатель для ручного пуска, AtlasDesign PROFI IP54 10AXбел. SE ATN540111, Код изделия: 1616127, Поставщик: Systeme Electric</t>
   </si>
   <si>
-    <t>1.1.29.8</t>
+    <t>1.1.31.8</t>
   </si>
   <si>
     <t>Релейный модуль "РМ-1", SC, Поставщик: "Рубеж"</t>
   </si>
   <si>
-    <t>1.1.29.9</t>
+    <t>1.1.31.9</t>
   </si>
   <si>
     <t>Розетка силовая с заземл. на DIN-рейку, РАр10-3-ОП, Поставщик: IEK</t>
   </si>
   <si>
-    <t>1.1.29.10</t>
+    <t>1.1.31.10</t>
   </si>
   <si>
     <t>Аккумуляторнаябатарея 7 А/ч 12В, 12V-7Ah, Поставщик: Бастион</t>
   </si>
   <si>
-    <t>1.1.29.11</t>
+    <t>1.1.31.11</t>
   </si>
   <si>
     <t>Персональный компьютер с ОС Windows 10 с предусмотренным ПО АСУД.SCADA, АСУД.SCADA, Поставщик: Текон-Автоматика</t>
   </si>
   <si>
-    <t>1.1.29.12</t>
+    <t>1.1.31.12</t>
   </si>
   <si>
     <t>Блок бесперебойного питания 24В, SKAT-24-1.0 DIN, Поставщик: Бастион</t>
   </si>
   <si>
-    <t>1.1.29.13</t>
+    <t>1.1.31.13</t>
   </si>
   <si>
     <t>Блок бесперебойного питания 24В, SKAT-24-2.0 DIN, Поставщик: Бастион</t>
   </si>
   <si>
-    <t>1.1.29.14</t>
+    <t>1.1.31.14</t>
   </si>
   <si>
     <t>Дополнительнаякнопка вызова со шнуром, GC-0423W1, Код изделия: GC-0423W1, Поставщик: Getcall</t>
   </si>
   <si>
-    <t>1.1.29.15</t>
+    <t>1.1.31.15</t>
   </si>
   <si>
     <t>Кнопка сброса вызова, GC-0421W1, Код изделия: GC-0421W1, Поставщик: Getcall</t>
   </si>
   <si>
-    <t>1.1.29.16</t>
+    <t>1.1.31.16</t>
   </si>
   <si>
     <t>Концентратор сопряжения с лифтом. Прибор для снятия расширенной информации со станций управления лифтом, КСЛ-RS, Поставщик: Текон-Автоматика</t>
   </si>
   <si>
-    <t>1.1.29.17</t>
+    <t>1.1.31.17</t>
   </si>
   <si>
     <t>Концентратор универсальный Текон-Автоматика КУН-IP8, КУН-IP4, Поставщик: Текон-Автоматика</t>
   </si>
   <si>
-    <t>1.1.29.18</t>
+    <t>1.1.31.18</t>
   </si>
   <si>
     <t>Концентратор универсальный Текон-Автоматика КУН-IP8, КУН-IP8, Поставщик: Текон-Автоматика</t>
   </si>
   <si>
-    <t>1.1.29.19</t>
+    <t>1.1.31.19</t>
   </si>
   <si>
     <t>Концентратор управления КУП, КУП4RS, Поставщик: Текон-Автоматика</t>
   </si>
   <si>
-    <t>1.1.29.20</t>
+    <t>1.1.31.20</t>
   </si>
   <si>
     <t>Переговорное устройство в антивандальном исполнении, ПГУ-RS, Поставщик: Текон-Автоматика</t>
   </si>
   <si>
-    <t>1.1.29.21</t>
+    <t>1.1.31.21</t>
   </si>
   <si>
     <t>Устройство переговорное связи лифта (УПСЛ-М исп.1), УПСЛ-М исп.1, Поставщик: Текон-Автоматика</t>
   </si>
   <si>
-    <t>1.1.29.22</t>
+    <t>1.1.31.22</t>
   </si>
   <si>
     <t>Устройство переговорной связи лифта (УПСЛ-М исп.2), УПСЛ-М исп.2, Поставщик: Текон-Автоматика</t>
   </si>
   <si>
-    <t>1.1.29.23</t>
+    <t>1.1.31.23</t>
   </si>
   <si>
     <t>Шкаф управления дренажными насосами, ШУДН511
 1-2474-540011-60914-R-СБ54УЗ.1, Поставщик: АртЭлектро-КС</t>
   </si>
   <si>
-    <t>1.1.29.24</t>
+    <t>1.1.31.24</t>
   </si>
   <si>
     <t>Шкаф управления дренажными насосами, ШУДН511
 5-2474-540011-60914-R-СБ54УЗ.1, Поставщик: АртЭлектро-КС</t>
   </si>
   <si>
-    <t>1.1.29.25</t>
+    <t>1.1.31.25</t>
   </si>
   <si>
     <t>Шкаф управления дренажными насосами, ШУДН511
 5-2844-540011-60914-R-СБ54УЗ.1, Поставщик: АртЭлектро-КС</t>
   </si>
   <si>
-    <t>1.1.29.26</t>
+    <t>1.1.31.26</t>
   </si>
   <si>
     <t>Шкаф управления дренажными насосами, ШУДН511
 5-3074-540011-60914-R-СБ54УЗ.1, Поставщик: АртЭлектро-КС</t>
   </si>
   <si>
-    <t>1.1.30</t>
+    <t>1.1.32</t>
   </si>
   <si>
     <t>АСУД. Извещатели и оповещятели</t>
   </si>
   <si>
-    <t>1.1.30.1</t>
+    <t>1.1.32.1</t>
   </si>
   <si>
     <t>Датчик уровня, ДУ-3.1, Поставщик: Owen.ru</t>
   </si>
   <si>
-    <t>1.1.30.2</t>
+    <t>1.1.32.2</t>
   </si>
   <si>
     <t>Датчик уровня, ДУ-5.1, Поставщик: Owen.ru</t>
   </si>
   <si>
-    <t>1.1.30.3</t>
+    <t>1.1.32.3</t>
   </si>
   <si>
     <t>Извещатель охранный точечный магнитоконтактный, ИО 102-20 Б2П (2), Поставщик: КомплектСтройСервис</t>
   </si>
   <si>
-    <t>1.1.30.4</t>
+    <t>1.1.32.4</t>
   </si>
   <si>
     <t>Оповещатель охранно-пожарный комбинированныйсветозвуковой, Марс 24-КП (строб), Поставщик: ООО "СибАльянс"</t>
   </si>
   <si>
-    <t>1.1.31</t>
+    <t>1.1.33</t>
   </si>
   <si>
     <t>АСУД. Кабельные изделия</t>
   </si>
   <si>
-    <t>1.1.31.1</t>
+    <t>1.1.33.1</t>
   </si>
   <si>
     <t>Безгалогенный кабель, КИС-ПКШпнг(А)-HF 2х2х0,37, Код изделия: 105377, Поставщик: ООО "ТПД Паритет"</t>
   </si>
   <si>
-    <t>1.1.31.2</t>
+    <t>1.1.33.2</t>
   </si>
   <si>
     <t>Безгалогенный провод для межприборного монтажа, ПМПнг(А)-HF 2х1,50, Код изделия: 114617, Поставщик: ООО "ТПД Паритет"</t>
   </si>
   <si>
-    <t>1.1.31.3</t>
+    <t>1.1.33.3</t>
   </si>
   <si>
     <t>Кабель для автоматизации, КДПЭПГнг(А)-HF 2х2х1, Код изделия: 105207, Поставщик: ООО "ТПД Паритет"</t>
   </si>
   <si>
-    <t>1.1.31.4</t>
+    <t>1.1.33.4</t>
   </si>
   <si>
     <t>Кабель парной скрутки кат.5e, F/UTP нг(А)-HF 4х2x0,52, Код изделия: NMC 9200C-BK, Поставщик: Nikomax</t>
   </si>
   <si>
-    <t>1.1.31.5</t>
+    <t>1.1.33.5</t>
   </si>
   <si>
     <t>Кабель питания, ППГнг(А)-HF  3х1,5, Поставщик: АО "ИВКЗ"</t>
   </si>
   <si>
-    <t>1.1.31.6</t>
+    <t>1.1.33.6</t>
   </si>
   <si>
     <t>Кабель питания, ППГнг(А)-HF  5х1,5, Поставщик: АО "ИВКЗ"</t>
   </si>
   <si>
-    <t>1.1.32</t>
+    <t>1.1.34</t>
   </si>
   <si>
     <t>АСУД. Продукция трубы</t>
   </si>
   <si>
-    <t>1.1.32.1</t>
+    <t>1.1.34.1</t>
   </si>
   <si>
     <t>Труба ПВХ гофрированная гибкая, легкая с протяжкой (ТУ 27.33.14-002-83135016-2017), Тп20, Код изделия: CTG20-20-K41-100I, Поставщик: IEK</t>
   </si>
   <si>
-    <t>1.1.32.2</t>
+    <t>1.1.34.2</t>
   </si>
   <si>
     <t>Труба ПВХ гофрированная гибкая, легкая с протяжкой (ТУ 27.33.14-002-83135016-2017), Тп25, Код изделия: CTG20-25-K41-050I, Поставщик: IEK</t>
   </si>
   <si>
-    <t>1.1.32.3</t>
+    <t>1.1.34.3</t>
   </si>
   <si>
     <t>Труба ПВХ гофрированная гибкая, легкая с протяжкой (ТУ 27.33.14-002-83135016-2017), Тп32, Код изделия: CTG20-32-K41-025I, Поставщик: IEK</t>
   </si>
   <si>
-    <t>1.1.32.4</t>
+    <t>1.1.34.4</t>
   </si>
   <si>
     <t>Труба стальная водогазопроводная, ВГП20, Код изделия: Тв20, Поставщик: electro-mpo.ru</t>
   </si>
   <si>
-    <t>1.1.32.5</t>
+    <t>1.1.34.5</t>
   </si>
   <si>
     <t>Труба стальная водогазопроводная, ВГП25, Код изделия: Тв25, Поставщик: electro-mpo.ru</t>
   </si>
   <si>
-    <t>1.1.32.6</t>
+    <t>1.1.34.6</t>
   </si>
   <si>
     <t>Труба стальная водогазопроводная, ВГП40, Код изделия: Тв40, Поставщик: electro-mpo.ru</t>
   </si>
   <si>
-    <t>1.1.32.7</t>
+    <t>1.1.34.7</t>
   </si>
   <si>
     <t>Труба стальная водогазопроводная, ВГП50, Код изделия: Тв50, Поставщик: electro-mpo.ru</t>
   </si>
   <si>
-    <t>1.1.33</t>
+    <t>1.1.35</t>
   </si>
   <si>
     <t>АСУД. Продукция аксессуаров к трубам</t>
   </si>
   <si>
-    <t>1.1.33.1</t>
+    <t>1.1.35.1</t>
   </si>
   <si>
     <t>Держатель пластиковый для трубы ПВХ с защелкой, CF20, Код изделия: CTA10D-CF20-K41-100, Поставщик: IEK</t>
   </si>
   <si>
-    <t>1.1.33.2</t>
+    <t>1.1.35.2</t>
   </si>
   <si>
     <t>Держатель пластиковый для трубы ПВХ с защелкой, CF25, Код изделия: CTA10D-CF25-K41-100, Поставщик: IEK</t>
   </si>
   <si>
-    <t>1.1.33.3</t>
+    <t>1.1.35.3</t>
   </si>
   <si>
     <t>Держатель пластиковый для трубы ПВХ с защелкой, CF32, Код изделия: CTA10D-CF32-K41-050, Поставщик: IEK</t>
   </si>
   <si>
-    <t>1.1.33.4</t>
+    <t>1.1.35.4</t>
   </si>
   <si>
     <t>Комплект крепления ОКЛ для труб с использованием самореза, дюбель-втулок ГОСТ Р 55739 и крепеж-скобы двухлапковой ГОСТ 24133, ККТ-СПЗ-20, Код изделия: ККТ-СПЗ-20, Поставщик: тендерлист</t>
   </si>
   <si>
-    <t>1.1.33.5</t>
+    <t>1.1.35.5</t>
   </si>
   <si>
     <t>Комплект крепления ОКЛ для труб с использованием самореза, дюбель-втулок ГОСТ Р 55739 и крепеж-скобы двухлапковой ГОСТ 24133, ККТ-СПЗ-25, Код изделия: ККТ-СПЗ-25, Поставщик: тендерлист</t>
   </si>
   <si>
-    <t>1.1.33.6</t>
+    <t>1.1.35.6</t>
   </si>
   <si>
     <t>Комплект крепления ОКЛ для труб с использованием самореза, дюбель-втулок ГОСТ Р 55739 и крепеж-скобы двухлапковой ГОСТ 24133, ККТ-СПЗ-40, Код изделия: ККТ-СПЗ-40, Поставщик: тендерлист</t>
   </si>
   <si>
-    <t>1.1.33.7</t>
+    <t>1.1.35.7</t>
   </si>
   <si>
     <t>Комплект крепления ОКЛ для труб с использованием самореза, дюбель-втулок ГОСТ Р 55739 и крепеж-скобы двухлапковой ГОСТ 24133, ККТ-СПЗ-50, Код изделия: ККТ-СПЗ-50, Поставщик: тендерлист</t>
   </si>
   <si>
-    <t>1.1.34</t>
+    <t>1.1.36</t>
   </si>
   <si>
     <t>АСУД. Коробки коммутационныеи распаячные</t>
   </si>
   <si>
-    <t>1.1.34.1</t>
+    <t>1.1.36.1</t>
   </si>
   <si>
     <t>Разветвитель интерфейса RS-485, РИ RS-485, Поставщик: Текон-Автоматика</t>
   </si>
   <si>
-    <t>1.1.34.2</t>
+    <t>1.1.36.2</t>
   </si>
   <si>
     <t>Коробка огнестойкая монтажная, КМ-О (6к), Поставщик: ГК "Гефест"</t>
   </si>
   <si>
-    <t>1.1.35</t>
+    <t>1.1.37</t>
   </si>
   <si>
     <t>АСУД. ОКЛ ТУ 3581-014-39793330-2009 в составе:</t>
   </si>
   <si>
-    <t>1.1.35.1</t>
+    <t>1.1.37.1</t>
   </si>
   <si>
     <t>Огнестойкий безгалогенный кабель, КСРПнг(А)-FRHF 2х2х1, Код изделия: 101299, Поставщик: ООО "ТПД Паритет"</t>
   </si>
   <si>
-    <t>1.1.35.2</t>
-[...5 lines deleted...]
-    <t>1.1.36</t>
+    <t>1.1.37.2</t>
+  </si>
+  <si>
+    <t>1.1.37.3</t>
+  </si>
+  <si>
+    <t>1.1.38</t>
   </si>
   <si>
     <t>АСУД. ОКЛ ТУ 3574-030-39793330-2016 в составе:</t>
   </si>
   <si>
-    <t>1.1.36.1</t>
+    <t>1.1.38.1</t>
   </si>
   <si>
     <t>Огнестойкий кабель парной скрутки, ParLan U/UTP Cat5e ZHнг(А)-FRHF 4х2х0,52, Код изделия: 103972, Поставщик: ООО "ТПД Паритет"</t>
   </si>
   <si>
-    <t>1.1.36.2</t>
-[...5 lines deleted...]
-    <t>1.1.37</t>
+    <t>1.1.38.2</t>
+  </si>
+  <si>
+    <t>1.1.38.3</t>
+  </si>
+  <si>
+    <t>1.1.39</t>
   </si>
   <si>
     <t>АСУД. Материалы</t>
   </si>
   <si>
-    <t>1.1.37.1</t>
+    <t>1.1.39.1</t>
   </si>
   <si>
     <t>DIN-рейка оцинкованная 30см, YDN10-0030, Поставщик: IEK</t>
   </si>
   <si>
-    <t>1.1.37.2</t>
+    <t>1.1.39.2</t>
   </si>
   <si>
     <t>Аккумуляторныйотсек, АО-1/7 DIN, Поставщик: Бастион</t>
   </si>
   <si>
-    <t>1.1.37.3</t>
+    <t>1.1.39.3</t>
   </si>
   <si>
     <t>Коннектор, RJ-45 джек, Поставщик: ООО "ТД Тинко"</t>
   </si>
   <si>
-    <t>1.1.37.4</t>
+    <t>1.1.39.4</t>
   </si>
   <si>
     <t>Муфта ОГНЕЗА-ПМ-К, , Поставщик: Огнеза</t>
   </si>
   <si>
-    <t>1.1.37.5</t>
+    <t>1.1.39.5</t>
   </si>
   <si>
     <t>Огнестойкая монтажная пена ОГНЕЗА EI150, EI150, Поставщик: Огнеза</t>
   </si>
   <si>
-    <t>1.1.37.6</t>
+    <t>1.1.39.6</t>
   </si>
   <si>
     <t>Плита минераловатнаяупаковка 6 плит, 1000x600x50 плотность 110 кг/м3, Поставщик: Огнеза</t>
   </si>
   <si>
-    <t>1.1.38</t>
+    <t>1.1.40</t>
   </si>
   <si>
     <t>СОУЭ. Оборудование</t>
   </si>
   <si>
-    <t>1.1.38.1</t>
+    <t>1.1.40.1</t>
   </si>
   <si>
     <t>Громкоговорительтрансляционный настенный, 6 Вт, SW-06, Код изделия: RBZ-138659, Поставщик: ООО «SONAR»</t>
   </si>
   <si>
-    <t>1.1.38.2</t>
+    <t>1.1.40.2</t>
   </si>
   <si>
     <t>Громкоговорительтрансляционный настенный, 3 Вт, SW-03, Код изделия: RBZ-138658, Поставщик: ООО «SONAR»</t>
   </si>
   <si>
-    <t>1.1.38.3</t>
+    <t>1.1.40.3</t>
   </si>
   <si>
     <t>Громкоговорительтрансляционный настенный, 1 Вт, SW-01, Код изделия: RBZ-138657, Поставщик: ООО «SONAR»</t>
   </si>
   <si>
-    <t>1.1.38.4</t>
+    <t>1.1.40.4</t>
   </si>
   <si>
     <t>Громкоговорительрупорный трансляционный, 100В, 15/10/5Вт Sonar SHS-15T, SHS-15T, Код изделия: RBZ-035334, Поставщик: SONAR</t>
   </si>
   <si>
-    <t>1.1.38.5</t>
+    <t>1.1.40.5</t>
   </si>
   <si>
     <t>Громкоговорительречевой потолочный, 6 Вт, SCS-06, Поставщик: ООО «SONAR»</t>
   </si>
   <si>
-    <t>1.1.38.6</t>
+    <t>1.1.40.6</t>
   </si>
   <si>
     <t>Громкоговорительвлагозащищенный OSR508TW , 1 Вт, OSR508TW, Поставщик: CVGAUDIO</t>
   </si>
   <si>
-    <t>1.1.38.7</t>
+    <t>1.1.40.7</t>
   </si>
   <si>
     <t>Фильтр оконечный для трансляционной линии, SFT-2300-М, Код изделия: RBZ-164187, Поставщик: SONAR</t>
   </si>
   <si>
-    <t>1.1.38.8</t>
+    <t>1.1.40.8</t>
   </si>
   <si>
     <t>Пульт микрофонный Sonar, SRM-7020, Код изделия: RBZ-219125, Поставщик: ООО «SONAR»</t>
   </si>
   <si>
-    <t>1.1.38.9</t>
+    <t>1.1.40.9</t>
   </si>
   <si>
     <t>Панель расширения Sonar, SRX-8040, Поставщик: SONAR</t>
   </si>
   <si>
-    <t>1.1.38.10</t>
+    <t>1.1.40.10</t>
   </si>
   <si>
     <t>Источник вторичного электропитаниярезервированный адресный, ИВЭПР 24/2,5 RS-R3 исп. 2x7 БР, Код изделия: RBZ-221327, Поставщик: ООО «РУБЕЖ»</t>
   </si>
   <si>
-    <t>1.1.39</t>
+    <t>1.1.41</t>
   </si>
   <si>
     <t>СОУЭ.  Шкафы телекоммуникационные</t>
   </si>
   <si>
-    <t>1.1.39.1</t>
+    <t>1.1.41.1</t>
   </si>
   <si>
     <t>Шкаф настенный телекоммуникационный27U, 27U 600*600, Код изделия: AYSN-19"-2766-SP, Поставщик: AYSN</t>
   </si>
   <si>
-    <t>1.1.39.2</t>
+    <t>1.1.41.2</t>
   </si>
   <si>
     <t>Шкаф настенный телекоммуникационный22U, 22U 600*600, Код изделия: AYSN-19"-2260-BG, Поставщик: AYSN</t>
   </si>
   <si>
-    <t>1.1.40</t>
+    <t>1.1.42</t>
   </si>
   <si>
     <t>СОУЭ. Оборудование в составе шкафа</t>
   </si>
   <si>
-    <t>1.1.40.1</t>
+    <t>1.1.42.1</t>
   </si>
   <si>
     <t>Аккумуляторнаябатарея PTK-BATTERY, 12V-7Ah, Поставщик: ООО Пожтехкабель</t>
   </si>
   <si>
-    <t>1.1.40.2</t>
+    <t>1.1.42.2</t>
   </si>
   <si>
     <t>Блок сопряжения, БАО-300, Поставщик: МАРС-АРСЕНАЛ</t>
   </si>
   <si>
-    <t>1.1.40.3</t>
+    <t>1.1.42.3</t>
   </si>
   <si>
     <t>Шина заземления с изоляторами, креплением и комплектом проводов на 20 соединений, AYSN-I-20, Поставщик: AYSN</t>
   </si>
   <si>
-    <t>1.1.40.4</t>
+    <t>1.1.42.4</t>
   </si>
   <si>
     <t>Блок розеток 19 1U 8 розеток 220В, RD-8 (pwc), Поставщик: Sonar</t>
   </si>
   <si>
-    <t>1.1.40.5</t>
+    <t>1.1.42.5</t>
   </si>
   <si>
     <t>Полка стационарная, , Код изделия: TSH3L-450-RAL9004, Поставщик: Hyperline</t>
   </si>
   <si>
-    <t>1.1.40.6</t>
+    <t>1.1.42.6</t>
   </si>
   <si>
     <t>Блок вентиляторный 19 3U 24В, SAB-1112-EX, Поставщик: AYSN</t>
   </si>
   <si>
-    <t>1.1.40.7</t>
+    <t>1.1.42.7</t>
   </si>
   <si>
     <t>Блок аккумуляторныхбатарей, SBB-2450, Поставщик: SONAR</t>
   </si>
   <si>
-    <t>1.1.40.8</t>
+    <t>1.1.42.8</t>
   </si>
   <si>
     <t>Зарядное устройство SBC, SBC-3250, Поставщик: SONAR</t>
   </si>
   <si>
-    <t>1.1.40.9</t>
+    <t>1.1.42.9</t>
   </si>
   <si>
     <t>Сетевой коммутатор, SNA-800, Поставщик: SONAR</t>
   </si>
   <si>
-    <t>1.1.40.10</t>
+    <t>1.1.42.10</t>
   </si>
   <si>
     <t>Конвертер DAP-IP, SNCA-8002, Поставщик: ООО "Рубеж"</t>
   </si>
   <si>
-    <t>1.1.40.11</t>
+    <t>1.1.42.11</t>
   </si>
   <si>
     <t>Прибор управления SPM, Sonar SPM-C20085-AR, Поставщик: SONAR</t>
   </si>
   <si>
-    <t>1.1.41</t>
+    <t>1.1.43</t>
   </si>
   <si>
     <t>СОУЭ. Кабельные изделия</t>
   </si>
   <si>
-    <t>1.1.41.1</t>
+    <t>1.1.43.1</t>
   </si>
   <si>
     <t>Провод силовой, ПуГВнг(А)-LS 1х6, Код изделия: 412756, Поставщик: ЭТМ</t>
   </si>
   <si>
-    <t>1.1.41.2</t>
+    <t>1.1.43.2</t>
   </si>
   <si>
     <t>Огнестойкий безгалогенный кабель парной скрутки, ParLan F/UTP Cat5e ZHнг(А)-FRHF 4х2х0,52, Код изделия: 102525, Поставщик: ООО "ТПД Паритет"</t>
   </si>
   <si>
-    <t>1.1.41.3</t>
+    <t>1.1.43.3</t>
   </si>
   <si>
     <t>Огнестойкий безгалогенный кабель не распространяющий горение, КСРПнг(А)-FRHF 1х2х1,5, Код изделия: 101295, Поставщик: ООО "ТПД Паритет"</t>
   </si>
   <si>
-    <t>1.1.42</t>
+    <t>1.1.44</t>
   </si>
   <si>
     <t>СОУЭ. Продукция трубы</t>
   </si>
   <si>
-    <t>1.1.42.1</t>
+    <t>1.1.44.1</t>
   </si>
   <si>
     <t>Труба стальная водогазопроводная, ВГП25, Поставщик: Сталь Эксперт</t>
   </si>
   <si>
-    <t>1.1.42.2</t>
+    <t>1.1.44.2</t>
   </si>
   <si>
     <t>Труба стальная водогазопроводная, ВГП32, Поставщик: Сталь Эксперт</t>
   </si>
   <si>
-    <t>1.1.42.3</t>
+    <t>1.1.44.3</t>
   </si>
   <si>
     <t>Труба стальная водогазопроводная, ВГП50, Поставщик: Сталь Эксперт</t>
   </si>
   <si>
-    <t>1.1.42.4</t>
+    <t>1.1.44.4</t>
   </si>
   <si>
     <t>Труба гофрированная гибкая d20, ТГТ СЗ ПВХ 20 мм, Код изделия: 710-002, Поставщик: "ПожТехКабель"</t>
   </si>
   <si>
-    <t>1.1.43</t>
+    <t>1.1.45</t>
   </si>
   <si>
     <t>СОУЭ. Продукция аксессуаров к трубам</t>
   </si>
   <si>
-    <t>1.1.43.1</t>
+    <t>1.1.45.1</t>
   </si>
   <si>
     <t>Скоба металлическая двухлапковая 19-20 мм, 19-20 мм, Код изделия: 851-005, Поставщик: "ПожТехКабель"</t>
   </si>
   <si>
-    <t>1.1.43.2</t>
+    <t>1.1.45.2</t>
   </si>
   <si>
     <t>Саморез 3,5x35мм, 3,5х35 мм, Код изделия: 860-005, Поставщик: "ПожТехКабель"</t>
   </si>
   <si>
-    <t>1.1.43.3</t>
+    <t>1.1.45.3</t>
   </si>
   <si>
     <t>Дюбель металлический 5х30мм, 5х30 мм, Код изделия: 861-005, Поставщик: "ПожТехКабель"</t>
   </si>
   <si>
-    <t>1.1.44</t>
+    <t>1.1.46</t>
   </si>
   <si>
     <t>СОУЭ. ОКЛ ТУ 3581-014-39793330-2009в составе:</t>
   </si>
   <si>
-    <t>1.1.44.1</t>
-[...14 lines deleted...]
-    <t>1.1.45</t>
+    <t>1.1.46.1</t>
+  </si>
+  <si>
+    <t>1.1.46.2</t>
+  </si>
+  <si>
+    <t>1.1.46.3</t>
+  </si>
+  <si>
+    <t>1.1.46.4</t>
+  </si>
+  <si>
+    <t>1.1.46.5</t>
+  </si>
+  <si>
+    <t>1.1.47</t>
   </si>
   <si>
     <t>СОУЭ. ОКЛ ТУ 3574-030-39793330-2016в составе:</t>
   </si>
   <si>
-    <t>1.1.45.1</t>
-[...17 lines deleted...]
-    <t>1.1.46.1</t>
+    <t>1.1.47.1</t>
+  </si>
+  <si>
+    <t>1.1.47.2</t>
+  </si>
+  <si>
+    <t>1.1.47.3</t>
+  </si>
+  <si>
+    <t>1.1.47.4</t>
+  </si>
+  <si>
+    <t>1.1.47.5</t>
+  </si>
+  <si>
+    <t>1.1.48</t>
+  </si>
+  <si>
+    <t>1.1.48.1</t>
   </si>
   <si>
     <t>Огнестойкий безгалогенный кабель, КСРПнг(А)-FRHF  1х2х0,75, Код изделия: 101293, Поставщик: ООО "ТПД Паритет"</t>
   </si>
   <si>
-    <t>1.1.46.2</t>
-[...11 lines deleted...]
-    <t>1.1.47</t>
+    <t>1.1.48.2</t>
+  </si>
+  <si>
+    <t>1.1.48.3</t>
+  </si>
+  <si>
+    <t>1.1.48.4</t>
+  </si>
+  <si>
+    <t>1.1.48.5</t>
+  </si>
+  <si>
+    <t>1.1.49</t>
   </si>
   <si>
     <t>СОУЭ. Материалы и изделия для монтажа</t>
   </si>
   <si>
-    <t>1.1.47.1</t>
+    <t>1.1.49.1</t>
   </si>
   <si>
     <t>Стяжки нейлоновые3*100</t>
   </si>
   <si>
-    <t>1.1.47.2</t>
+    <t>1.1.49.2</t>
   </si>
   <si>
     <t>Разъём RJ-45 UTP для кабеля кат.5E, Код изделия: CS3-1C5EU, Поставщик: ITK</t>
   </si>
   <si>
-    <t>1.1.47.3</t>
+    <t>1.1.49.3</t>
   </si>
   <si>
     <t>Плита минераловатнаяплотность 110 кг/м3, 1000х600х50, Поставщик: ООО"Огнеза"</t>
   </si>
   <si>
-    <t>1.1.47.4</t>
+    <t>1.1.49.4</t>
   </si>
   <si>
     <t>Огнезащитный противопожарныйтерморасширяющийсягерметик марки "Огнеза-ГТ" 20 кг, 105040.0, Код изделия: 105040.0, Поставщик: ООО"Огнеза"</t>
   </si>
   <si>
-    <t>1.1.47.5</t>
+    <t>1.1.49.5</t>
   </si>
   <si>
     <t>Модуль связи GSM/LTE - 4G модуль, GCT450, Поставщик:</t>
   </si>
   <si>
-    <t>1.1.47.6</t>
+    <t>1.1.49.6</t>
   </si>
   <si>
     <t>Коммутационный шнур (патч-корд) кат.5E FTP 10м серый, кат.5E FTP, Код изделия: PC01-C5EF-10M, Поставщик: ITK</t>
   </si>
   <si>
-    <t>1.1.47.7</t>
+    <t>1.1.49.7</t>
   </si>
   <si>
     <t>Бирка маркировочная, У-136, Поставщик: DKC</t>
   </si>
   <si>
-    <t>1.1.47.8</t>
+    <t>1.1.49.8</t>
   </si>
   <si>
     <t>Антенна 4G, MultiAnt 450-2600МГц</t>
   </si>
   <si>
-    <t>1.1.47.9</t>
+    <t>1.1.49.9</t>
   </si>
   <si>
     <t>SIM-карта для блока оповещения</t>
   </si>
   <si>
-    <t>1.1.48</t>
+    <t>1.1.50</t>
   </si>
   <si>
     <t>СОУЭ. Продукция огнезащита кабельной линии</t>
   </si>
   <si>
-    <t>1.1.48.1</t>
+    <t>1.1.50.1</t>
   </si>
   <si>
     <t>Профиль П-образный стальной оцинкованный 50?40?0,6 мм, Поставщик: Техстронг</t>
   </si>
   <si>
-    <t>1.1.48.2</t>
+    <t>1.1.50.2</t>
   </si>
   <si>
     <t>Плита огнезащитная, EI45, 10 мм, Поставщик: Техстронг</t>
   </si>
   <si>
-    <t>1.1.48.3</t>
+    <t>1.1.50.3</t>
   </si>
   <si>
     <t>Плита огнезащитная, EI150, 70 мм, Поставщик: Техстронг</t>
   </si>
   <si>
-    <t>1.1.48.4</t>
+    <t>1.1.50.4</t>
   </si>
   <si>
     <t>Герметик 'ОГ-20', Поставщик: Техстронг</t>
   </si>
   <si>
-    <t>1.1.49</t>
+    <t>1.1.51</t>
   </si>
   <si>
     <t>АСКУЭ. Шкаф АСКУТ</t>
   </si>
   <si>
-    <t>1.1.49.1</t>
+    <t>1.1.51.1</t>
   </si>
   <si>
     <t>Навесной шкаф СЕ, 600х800х400, IP65, R5ST0864, Поставщик: DKC</t>
   </si>
   <si>
-    <t>1.1.49.2</t>
-[...5 lines deleted...]
-    <t>1.1.49.3</t>
+    <t>1.1.51.2</t>
+  </si>
+  <si>
+    <t>Устройство сбора и передачи данных, Поставщик: «Нартис»</t>
+  </si>
+  <si>
+    <t>1.1.51.3</t>
   </si>
   <si>
     <t>Источник питания 230В / 15В, 3А, тип ИП15-60, ИП15-60, Поставщик: НПП «Тепловодохран»</t>
   </si>
   <si>
-    <t>1.1.49.4</t>
-[...5 lines deleted...]
-    <t>1.1.49.5</t>
+    <t>1.1.51.4</t>
+  </si>
+  <si>
+    <t>Модуль бесперебойного питания, 4 А, Поставщик: НПП «Тепловодохран»</t>
+  </si>
+  <si>
+    <t>1.1.51.5</t>
   </si>
   <si>
     <t>Аккумуляторная батарея 12В для МБП, 7 Ач, АКБ 12V/7Ah, Поставщик: НПП «Тепловодохран»</t>
   </si>
   <si>
-    <t>1.1.49.6</t>
+    <t>1.1.51.6</t>
   </si>
   <si>
     <t>Автоматический выключатель, 2 полюсный, 10А, 6 кА, тип C, S 202-C 10, S 202-C 10, Поставщик: ABB</t>
   </si>
   <si>
-    <t>1.1.49.7</t>
+    <t>1.1.51.7</t>
   </si>
   <si>
     <t>Автоматический выключатель, 1 полюсный, 2А, 6 кА, тип C, S 201-C 2, S 201-C 2, Поставщик: ABB</t>
   </si>
   <si>
-    <t>1.1.49.8</t>
+    <t>1.1.51.8</t>
   </si>
   <si>
     <t>Автоматический выключатель, 1 полюсный, 6А, 6 кА, тип C, S 201-C 6, S 201-C 6, Поставщик: ABB</t>
   </si>
   <si>
-    <t>1.1.49.9</t>
+    <t>1.1.51.9</t>
   </si>
   <si>
     <t>Лампа сигнальная со встроенным светодиодом , U ном =230В , зеленый , тип XB5AVM3, , Поставщик: ABB</t>
   </si>
   <si>
-    <t>1.1.49.10</t>
+    <t>1.1.51.10</t>
   </si>
   <si>
     <t>Розетка на DIN-рейку с заземляющим контактом, тип M1173, , Поставщик: ABB</t>
   </si>
   <si>
-    <t>1.1.49.11</t>
-[...29 lines deleted...]
-    <t>1.1.50</t>
+    <t>1.1.51.11</t>
+  </si>
+  <si>
+    <t>Клемма 2,5 (4) мм2, проходная, Поставщик: WAGO</t>
+  </si>
+  <si>
+    <t>1.1.51.12</t>
+  </si>
+  <si>
+    <t>Клемма проходная с заземлением, желто-зеленая, Поставщик: WAGO</t>
+  </si>
+  <si>
+    <t>1.1.51.13</t>
+  </si>
+  <si>
+    <t>DIN-рейка оцинкованная, Поставщик: ABB</t>
+  </si>
+  <si>
+    <t>м.</t>
+  </si>
+  <si>
+    <t>1.1.51.14</t>
+  </si>
+  <si>
+    <t>Короб перфорированный, серый RL6 25x40, Поставщик: ABB</t>
+  </si>
+  <si>
+    <t>1.1.51.15</t>
+  </si>
+  <si>
+    <t>Ввод кабельный пластиковый, Поставщик: ABB</t>
+  </si>
+  <si>
+    <t>1.1.52</t>
   </si>
   <si>
     <t>АСКУЭ. Кабельная продукция и материалы</t>
   </si>
   <si>
-    <t>1.1.50.1</t>
+    <t>1.1.52.1</t>
   </si>
   <si>
     <t>Кабель симметричный парной скрутки, КИПвЭнг (А)-HF 1x2x0,78, Поставщик:</t>
   </si>
   <si>
-    <t>1.1.50.2</t>
+    <t>1.1.52.2</t>
   </si>
   <si>
     <t>Блок коммутации с клеммником и крышкой (107x107x50), КМТ-010-022, Код изделия: plc-kmt-010-022, Поставщик: EKF</t>
   </si>
   <si>
-    <t>1.1.50.3</t>
+    <t>1.1.52.3</t>
   </si>
   <si>
     <t>Труба ПВХ гибкая гофр. д.25мм, лёгкая с протяжкой, 50м, цвет серый, , Поставщик:</t>
   </si>
   <si>
-    <t>1.1.50.4</t>
+    <t>1.1.52.4</t>
   </si>
   <si>
     <t>Держатель с защелкой, д.25мм, , Поставщик: ДКС</t>
   </si>
   <si>
-    <t>1.1.50.5</t>
+    <t>1.1.52.5</t>
   </si>
   <si>
     <t>Труба металлическая, д.20мм, 3м, , Поставщик: ДКС</t>
   </si>
   <si>
-    <t>1.1.50.6</t>
-[...5 lines deleted...]
-    <t>1.1.50.7</t>
+    <t>1.1.52.6</t>
+  </si>
+  <si>
+    <t>Стяжка 250 мм,</t>
+  </si>
+  <si>
+    <t>1.1.52.7</t>
   </si>
   <si>
     <t>Бирка кабельная с клипсой (с защелкой), DN1201, Поставщик:</t>
   </si>
   <si>
-    <t>1.1.50.8</t>
-[...5 lines deleted...]
-    <t>1.1.50.9</t>
+    <t>1.1.52.8</t>
+  </si>
+  <si>
+    <t>Пена двухкомпонентная огнезащитная, Поставщик:</t>
+  </si>
+  <si>
+    <t>1.1.52.9</t>
   </si>
   <si>
     <t>Патчкорд 20м, Cablexpert PP12-20M/BK, Поставщик:</t>
   </si>
   <si>
-    <t>1.1.50.10</t>
+    <t>1.1.52.10</t>
   </si>
   <si>
     <t>Системный блок DEXP, Atlas H468, Поставщик: DEXP</t>
   </si>
   <si>
-    <t>1.1.50.11</t>
+    <t>1.1.52.11</t>
   </si>
   <si>
     <t>Монитор 27", Acer KA272G0bi, Поставщик: ACER</t>
   </si>
   <si>
-    <t>1.1.50.12</t>
+    <t>1.1.52.12</t>
   </si>
   <si>
     <t>Клавиатура + Мышь проводные, Logitech Desktop MK120, Поставщик: Logitech</t>
   </si>
   <si>
-    <t>1.1.51</t>
+    <t>1.1.53</t>
   </si>
   <si>
     <t>ОЗДС. Основное оборудование</t>
   </si>
   <si>
-    <t>1.1.51.1</t>
+    <t>1.1.53.1</t>
   </si>
   <si>
     <t>Блок усиления БВУ, М2-Д-333, Поставщик: ООО "ЦПИ"</t>
   </si>
   <si>
-    <t>1.1.51.2</t>
+    <t>1.1.53.2</t>
   </si>
   <si>
     <t>Блок питания импульсный БПИ БЭ Иссан-Охра-Д-333, БПИ, Поставщик: ООО "ИССАН"</t>
   </si>
   <si>
-    <t>1.1.51.3</t>
+    <t>1.1.53.3</t>
   </si>
   <si>
     <t>Барьер электризуемый, М3-Д-333, Поставщик: ООО "ЦПИ"</t>
   </si>
   <si>
-    <t>1.1.52</t>
+    <t>1.1.54</t>
   </si>
   <si>
     <t>ОЗДС. Кабельные изделия</t>
   </si>
   <si>
-    <t>1.1.52.1</t>
+    <t>1.1.54.1</t>
   </si>
   <si>
     <t>Провод высоковольтный сечением 0,35 мм, ПВМТ-40 1х0,35, Поставщик: ООО"ЦПИ"</t>
   </si>
   <si>
-    <t>1.1.52.2</t>
+    <t>1.1.54.2</t>
   </si>
   <si>
     <t>Кабель силовой, ППГнг(А)-HF  2х1,5, Код изделия: 2363603, Поставщик: ЭТМ</t>
   </si>
   <si>
-    <t>1.1.53</t>
+    <t>1.1.55</t>
   </si>
   <si>
     <t>ОЗДС. Продукция трубы</t>
   </si>
   <si>
-    <t>1.1.53.1</t>
-[...2 lines deleted...]
-    <t>1.1.54</t>
+    <t>1.1.55.1</t>
+  </si>
+  <si>
+    <t>1.1.56</t>
   </si>
   <si>
     <t>ОЗДС. Продукция аксессуаров к трубам</t>
   </si>
   <si>
-    <t>1.1.54.1</t>
-[...2 lines deleted...]
-    <t>1.1.55</t>
+    <t>1.1.56.1</t>
+  </si>
+  <si>
+    <t>1.1.57</t>
   </si>
   <si>
     <t>ОЗДС. Материалы</t>
   </si>
   <si>
-    <t>1.1.55.1</t>
+    <t>1.1.57.1</t>
   </si>
   <si>
     <t>Стяжки нейлоновые 3*100, , Поставщик: DKC</t>
   </si>
   <si>
-    <t>1.1.55.2</t>
+    <t>1.1.57.2</t>
   </si>
   <si>
     <t>Скоба металличческая однолапковая CVO d19-20 мм 100шт/уп, , Поставщик: Промрукав</t>
   </si>
   <si>
-    <t>1.1.55.3</t>
+    <t>1.1.57.3</t>
   </si>
   <si>
     <t>Помещение оборудовано ОЗДС АПК ОЗДУ-М: Предупреждающаянаклейка, , Поставщик: ООО "ЦПИ"</t>
   </si>
   <si>
-    <t>1.1.55.4</t>
+    <t>1.1.57.4</t>
   </si>
   <si>
     <t>Плита минераловатнаяплотность 110 кг/м3, 1000х600х50, Поставщик: ООО "ОГНЕЗА"</t>
   </si>
   <si>
-    <t>1.1.55.5</t>
+    <t>1.1.57.5</t>
   </si>
   <si>
     <t>Огнезащитный противопожарныйтерморасширяющийсягерметик марки «ОГНЕЗА-ГТ» 20 кг, , Поставщик: ООО "ОГНЕЗА"</t>
   </si>
   <si>
-    <t>1.1.55.6</t>
+    <t>1.1.57.6</t>
   </si>
   <si>
     <t>Гвозди для прямого монтажа 3х38мм (усиленные) 1000 шт/уп, PR08.5813, Код изделия: PR08.5813, Поставщик: Промрукав</t>
   </si>
   <si>
-    <t>1.1.55.7</t>
+    <t>1.1.57.7</t>
   </si>
   <si>
     <t>Высокопрочный силиконовый клей-герметик для БЭ, , Поставщик: ООО "ЦПИ"</t>
   </si>
   <si>
     <t>кг.</t>
   </si>
   <si>
-    <t>1.1.55.8</t>
+    <t>1.1.57.8</t>
   </si>
   <si>
     <t>Бирка маркировочная, У-136, Поставщик: IEK</t>
   </si>
   <si>
-    <t>1.1.56</t>
+    <t>1.1.58</t>
   </si>
   <si>
     <t>РФ. Оборудование</t>
   </si>
   <si>
-    <t>1.1.56.1</t>
+    <t>1.1.58.1</t>
   </si>
   <si>
     <t>Конвертер IP/СПВ, 3 программы, 1 программа 30 Вольт/30 Вт, MiniRack, 220 В, FG-ACE-CON-VF/Eth,V2 (SW 2.6), Поставщик: НАТЕКС</t>
   </si>
   <si>
-    <t>1.1.57</t>
+    <t>1.1.59</t>
   </si>
   <si>
     <t>РФ. Кабели, провода, шнуры и шины</t>
   </si>
   <si>
-    <t>1.1.57.1</t>
+    <t>1.1.59.1</t>
   </si>
   <si>
     <t>КПСВЭВнг(А)-LS 1х2х0,5 Кабель симметричной парной скрутки, не распространяющий горение при групповой прокладке с пониженным дымо- и газовыделением в общем экране из алюмолавсановой ленты с контактным проводником из медной луженой проволоки; однопроволочная центральная жила 0,5 мм.кв.; наружный диаметр 5,4 мм; красного цвета, КПСВЭВнг(А)-LS 1х2х0,5, Код изделия: УТ0006236, Поставщик: Авангард</t>
   </si>
   <si>
-    <t>1.1.57.2</t>
+    <t>1.1.59.2</t>
   </si>
   <si>
     <t>Патч-корд F/FTP, категория 5е, 2xRJ45/8p8c, экранированный, серый, LSZH, 3м., PC01-C5EFL-3M, Поставщик:</t>
   </si>
   <si>
-    <t>1.1.58</t>
+    <t>1.1.60</t>
   </si>
   <si>
     <t>РФ. Изделия и материалы</t>
   </si>
   <si>
-    <t>1.1.58.1</t>
+    <t>1.1.60.1</t>
   </si>
   <si>
     <t>Бирка У-134 квадратная 50х50 мм (100шт), UZMA-BIK-Y134-S, Поставщик:</t>
   </si>
   <si>
-    <t>1.1.58.2</t>
+    <t>1.1.60.2</t>
   </si>
   <si>
     <t>Труба ПВХ гибкая гофрированная д.25мм, с протяжкой, , Код изделия: 91925, Поставщик: DKC</t>
   </si>
   <si>
-    <t>1.1.58.3</t>
+    <t>1.1.60.3</t>
   </si>
   <si>
     <t>Держатель с защелкой и дюбелем д.25 мм, уп. 100 шт., , Код изделия: 51325, Поставщик: DKC</t>
   </si>
   <si>
-    <t>1.1.58.4</t>
+    <t>1.1.60.4</t>
   </si>
   <si>
     <t>Саморез 3,5х50 мм с дюбелем F6 (100 шт.), In-liner Front, Код изделия: CM06541, Поставщик: DKC</t>
   </si>
   <si>
-    <t>1.1.58.5</t>
+    <t>1.1.60.5</t>
   </si>
   <si>
     <t>Хомут P6.6 стандартный, белый, 2,6x160, 100 шт. в уп, 25206, Поставщик: DKC</t>
   </si>
   <si>
-    <t>1.1.58.6</t>
+    <t>1.1.60.6</t>
   </si>
   <si>
     <t>Противопожарная пена, CP 620, Код изделия: 2025085, Поставщик: Hilti Россия</t>
   </si>
   <si>
-    <t>1.1.58.7</t>
+    <t>1.1.60.7</t>
   </si>
   <si>
     <t>Радиорозетка накладная, для использования внутри помещения, номинальное напряжение 15/30 В, белая, РПВ-1-2-30, Код изделия: ETM9688553, Поставщик: БелТИЗ</t>
   </si>
   <si>
-    <t>1.1.59</t>
+    <t>1.1.61</t>
   </si>
   <si>
     <t>СКУД. Оборудование</t>
   </si>
   <si>
-    <t>1.1.59.1</t>
+    <t>1.1.61.1</t>
   </si>
   <si>
     <t>R3-Рубеж-2ОП Прибор приемно-контрольный и управления охранно-пожарный адресный, R3-Рубеж-2ОП, Код изделия: RBZ-319538, Поставщик: ООО "Рубеж"</t>
   </si>
   <si>
-    <t>1.1.59.2</t>
+    <t>1.1.61.2</t>
   </si>
   <si>
     <t>R3-МС-Е Модуль сопряжения преобразователь интерфейса, R3-МС-Е, Код изделия: RBZ-377219, Поставщик: ООО "Рубеж"</t>
   </si>
   <si>
-    <t>1.1.59.3</t>
+    <t>1.1.61.3</t>
   </si>
   <si>
     <t>Модуль контроля доступа МКД-2-R3, МКД-2-R3, Код изделия: RBZ-359371, Поставщик: ООО "Рубеж"</t>
   </si>
   <si>
-    <t>1.1.59.4</t>
+    <t>1.1.61.4</t>
   </si>
   <si>
     <t>ИВЭПР 12/2 2х12-Р БР Источник питания номинальным постоянным напряжением 12 В и током нагрузки до 2,0 А., ИВЭПР 12/2 2х12-Р БР, Код изделия: RBZ-052433, Поставщик: ООО "Рубеж"</t>
   </si>
   <si>
-    <t>1.1.59.5</t>
+    <t>1.1.61.5</t>
   </si>
   <si>
     <t>Бесконтактный считыватель идентификаторов смарт-карт STR-RM-B01 предназначен для работы в системах контроля и управления доступом с интерфейсом Wiеgand, STR-RM-B01, Код изделия: RBZ-313100, Поставщик: ООО "Рубеж"</t>
   </si>
   <si>
-    <t>1.1.59.6</t>
+    <t>1.1.61.6</t>
   </si>
   <si>
     <t>УДП 513-10 исп. 01 АР Устройство дистанционного пуска., УДП 513-10 исп. 01 АР, Поставщик: ООО "Рубеж"</t>
   </si>
   <si>
-    <t>1.1.59.7</t>
+    <t>1.1.61.7</t>
   </si>
   <si>
     <t>AT-H805A LED Кнопка выхода, AT-H805A LED, Поставщик: ООО "АККОРДТЕК"</t>
   </si>
   <si>
-    <t>1.1.59.8</t>
+    <t>1.1.61.8</t>
   </si>
   <si>
     <t>ML-295ALN с герконом Электромагнитный замок ACCORDTEC, 300 кг, накладной, ML-295ALN, Код изделия: AT-14021, Поставщик: ООО "АККОРДТЕК"</t>
   </si>
   <si>
-    <t>1.1.59.9</t>
+    <t>1.1.61.9</t>
   </si>
   <si>
     <t>Планка для замка LMP-295, LMP-295, Код изделия: AT-02453, Поставщик: ООО "АККОРДТЕК"</t>
   </si>
   <si>
-    <t>1.1.59.10</t>
+    <t>1.1.61.10</t>
   </si>
   <si>
     <t>Уголок универсальный LM-295A/350A, LM-295A/350A, Код изделия: AT-02111, Поставщик: ООО "АККОРДТЕК"</t>
   </si>
   <si>
-    <t>1.1.59.11</t>
+    <t>1.1.61.11</t>
   </si>
   <si>
     <t>LM-Z-KD-295A/350A Z-крепление с декоративным кожухом ACCORDTEC для дверей, открывающихся внутрь помещения, LM-Z-KD-295A/350A, Код изделия: AT-15284, Поставщик: ООО "АККОРДТЕК"</t>
   </si>
   <si>
-    <t>1.1.59.12</t>
+    <t>1.1.61.12</t>
   </si>
   <si>
     <t>Сигнализатор магнитоконтактный СМК-1, СМК-1 АТФЕ.425119.169, Код изделия: 26.30.50.111, Поставщик: ООО НПП «Магнито-Контакт»</t>
   </si>
   <si>
-    <t>1.1.59.13</t>
+    <t>1.1.61.13</t>
   </si>
   <si>
     <t>РМ-1-R3 Адресный релейный модуль, РМ-1-R3, Код изделия: RBZ-337646, Поставщик: ООО "Рубеж"</t>
   </si>
   <si>
-    <t>1.1.60</t>
+    <t>1.1.61.14</t>
+  </si>
+  <si>
+    <t>Доводчик двери, Учтен в Томе 1-24/01-ДС4-АР</t>
+  </si>
+  <si>
+    <t>1.1.62</t>
   </si>
   <si>
     <t>СКУД. Кабели, провода, шнуры и шины</t>
   </si>
   <si>
-    <t>1.1.60.1</t>
+    <t>1.1.62.1</t>
   </si>
   <si>
     <t>Кабели витая пара, неэкранированные (U/UTP), категория 5; 1, 2 пары (24 AWG), одножильные, внутренние, LSZH Hyperline серии UUTP1/2-C5-S24-IN-LSZH, UUTP1/2-C5-S24-IN-LSZH, Поставщик: Hyperline</t>
   </si>
   <si>
-    <t>1.1.60.2</t>
+    <t>1.1.62.2</t>
   </si>
   <si>
     <t>Hyperline UUTP4R-C5E-S24-IN-LSZH-GY-305 (305 м) Кабель витая пара, неэкранированный U/UTP, категория 5e, 4 пары 24 AWG, 4х2х0,51 мм, однопроволочные жилы, LSZH, нг(А)-HF, внутренний -40°C – +75°C, серый, системная гарантия 25 лет, UUTP4R-C5E-S24-IN-LSZH-GY-305, Поставщик: Hyperline</t>
   </si>
   <si>
-    <t>1.1.60.3</t>
+    <t>1.1.62.3</t>
   </si>
   <si>
     <t>КПСВВнг(А)-LS 1х2х0,5 Кабель симметричный для систем сигнализации и управления, групповой прокладки, с пониженным дымо- и газовыделением, 1 пара, сечение жил 0,5 кв.мм, наружный размер кабеля 5,2 мм, жилы однопроволочные медные, изоляция ПВХ пониженной пожарной опасности, с низким дымо- и газовыделением, скрутка парная, оболочка: ПВХ пониженной пожарной опасности с низким дымо- и газовыделением, цвет красный, КПСВВнг(А)-LS 1х2х0,5, Поставщик: Спецкабель</t>
   </si>
   <si>
-    <t>1.1.60.4</t>
+    <t>1.1.62.4</t>
   </si>
   <si>
     <t>КПСВВнг(А)-LS 1х2х1,5 Кабель симметричный для систем сигнализации и управления, групповой прокладки, с пониженным дымо- и газовыделением, 1 пара, сечение жил 1,5 кв.мм, наружный размер кабеля 6,8 мм, жилы однопроволочные медные, изоляция ПВХ пониженной пожарной опасности, с низким дымо- и газовыделением, скрутка парная, оболочка: ПВХ пониженной пожарной опасности с низким дымо- и газовыделением, цвет красный, КПСВВнг(А)-LS 1х2х1,5, Поставщик: Спецкабель</t>
   </si>
   <si>
-    <t>1.1.60.5</t>
+    <t>1.1.62.5</t>
   </si>
   <si>
     <t>КПСВЭВнг(А)-LS 1х2х0,5 Кабель симметричный для систем сигнализации и управления, групповой прокладки, с пониженным дымо- и газовыделением, 1 пара, сечение жил 0,5 кв.мм, наружный размер кабеля 5,4 мм, жилы однопроволочные медные, изоляция ПВХ пониженной пожарной опасности, с низким дымо- и газовыделением, скрутка парная, экран общий из алюмолавсановой ленты с контактным проводником из медной луженой проволоки, оболочка ПВХ пониженной пожарной опасности, с низким дымо- и газовыделением, цвет красный, КПСВЭВнг(А)-LS 1х2х0,5, Поставщик: Спецкабель</t>
   </si>
   <si>
-    <t>1.1.61</t>
+    <t>1.1.63</t>
   </si>
   <si>
     <t>СКУД. Изделия и материалы</t>
   </si>
   <si>
-    <t>1.1.61.1</t>
+    <t>1.1.63.1</t>
   </si>
   <si>
     <t>Маркировка для кабеля У-134 в рулоне квадрат 55х55, , Код изделия: CIC5555SQWR, Поставщик: DKC</t>
   </si>
   <si>
-    <t>1.1.61.2</t>
+    <t>1.1.63.2</t>
   </si>
   <si>
     <t>Маркер для маркировки кабельной продукции, Edding E-780/1, Поставщик: Edding</t>
   </si>
   <si>
-    <t>1.1.61.3</t>
+    <t>1.1.63.3</t>
   </si>
   <si>
     <t>Коробка коммутационная УК-2П с клеммной колодкой, 5 контактов, белый, УК-2П, Код изделия: 12-0002-0004, Поставщик: Магнито-Контакт</t>
   </si>
   <si>
-    <t>1.1.61.4</t>
+    <t>1.1.63.4</t>
   </si>
   <si>
     <t>Коробка коммутационная УК-2П, с клеммной колодкой, 4 контакта, белый, УК-2П, Код изделия: 12-0002-0000, Поставщик: Магнито-Контакт</t>
   </si>
   <si>
-    <t>1.1.61.5</t>
+    <t>1.1.63.5</t>
   </si>
   <si>
     <t>Труба ПВХ гибкая гофр. д.16мм, лёгкая с протяжкой, цвет серый, , Код изделия: 91916, Поставщик: DKC</t>
   </si>
   <si>
-    <t>1.1.61.6</t>
+    <t>1.1.63.6</t>
   </si>
   <si>
     <t>Держатель оцинкованный односторонний, д.16мм с крепежным отверстием 8.5х6 мм, , Код изделия: 53331, Поставщик: DKC</t>
   </si>
   <si>
-    <t>1.1.61.7</t>
+    <t>1.1.63.7</t>
   </si>
   <si>
     <t>Дюбель-гвоздь Hard-Fix PDG F 6x60 мм грибовидная манжета нейлон, Hard-Fix PDG F 6x60 мм, Поставщик:</t>
   </si>
   <si>
-    <t>1.1.61.8</t>
-[...2 lines deleted...]
-    <t>1.1.61.9</t>
+    <t>1.1.63.8</t>
+  </si>
+  <si>
+    <t>1.1.63.9</t>
   </si>
   <si>
     <t>Труба 40х3,5 ГОСТ3262-75, Труба 40х3,5, Поставщик:</t>
   </si>
   <si>
-    <t>1.1.61.10</t>
+    <t>1.1.63.10</t>
   </si>
   <si>
     <t>Пена двухкомпонентная огнезащитная, DN1201, Поставщик: DKC</t>
   </si>
   <si>
-    <t>1.1.61.11</t>
+    <t>1.1.63.11</t>
   </si>
   <si>
     <t>Герметик огнестойкий, картридж 300 мл, DS1202, Поставщик: DKC</t>
   </si>
   <si>
-    <t>1.1.62</t>
-[...76 lines deleted...]
-  <si>
     <t>1.1.64</t>
   </si>
   <si>
-    <t>СКС. Кабели, провода, шнуры и шины</t>
+    <t>СКС. Корпус А. Оборудование</t>
   </si>
   <si>
     <t>1.1.64.1</t>
   </si>
   <si>
-    <t>Витая пара U/UTP кат.5e, LSZH нг(А)-HF 25х2x0,51, Код изделия: LC1-C5E25-121, Поставщик: ITK</t>
+    <t>Шкаф телекоммуникационный19" 33U 600х800мм LN05-33U68-2PP</t>
   </si>
   <si>
     <t>1.1.64.2</t>
   </si>
   <si>
-    <t>Кабель парной скрутки кат.5e, LSZH нг(А)-HF 4х2x0,52, Код изделия: LC1-C5E04-121-T-P-R, Поставщик: ITK</t>
+    <t>Шкаф телекоммуникационный19" 47U 600х800мм LN05-47U68-2PP</t>
   </si>
   <si>
     <t>1.1.64.3</t>
   </si>
   <si>
+    <t>Ввод щеточный кабельный верхний ZP-BE-1000-R</t>
+  </si>
+  <si>
+    <t>1.1.64.4</t>
+  </si>
+  <si>
+    <t>ITK 19" вентил. модуль 1U 4 вентилятора с цифровым термостатом FM05-1U4TS-R</t>
+  </si>
+  <si>
+    <t>1.1.64.5</t>
+  </si>
+  <si>
+    <t>Шина заземления ER-12-325-M1</t>
+  </si>
+  <si>
+    <t>1.1.64.6</t>
+  </si>
+  <si>
+    <t>ITK Кабельный органайзер с крышкой 19" 1U черный CO05-1MCM</t>
+  </si>
+  <si>
+    <t>1.1.64.7</t>
+  </si>
+  <si>
+    <t>Патч-панель 19", 1U, 48 портов PP48-1UC5EUD05H</t>
+  </si>
+  <si>
+    <t>1.1.64.8</t>
+  </si>
+  <si>
+    <t>Коробка установочная для полых стен X45</t>
+  </si>
+  <si>
+    <t>1.1.64.9</t>
+  </si>
+  <si>
+    <t>Рамка Avanti, Черный квадрат, 1 пост (2 мод.)</t>
+  </si>
+  <si>
+    <t>1.1.64.10</t>
+  </si>
+  <si>
+    <t>Розетка компьютерная 1 порт 1xRJ45 Cat.5</t>
+  </si>
+  <si>
+    <t>1.1.64.11</t>
+  </si>
+  <si>
+    <t>Настенная патч-панель кат.5E UTP 12 портов PP12-C5EU-D05</t>
+  </si>
+  <si>
     <t>1.1.65</t>
   </si>
   <si>
-    <t>СКС. Изделия и материалы</t>
+    <t xml:space="preserve">СКС. Корпус А. Кабели, провода, шнуры и шины. </t>
   </si>
   <si>
     <t>1.1.65.1</t>
   </si>
   <si>
+    <t>ITK Витая пара U/UTP кат.5e LSZH нг(А)-HF 4*2*24AWG</t>
+  </si>
+  <si>
     <t>1.1.65.2</t>
   </si>
   <si>
+    <t>ITK Витая пара U/UTP кат.5е LSZH нг(А)-HF 25*2*24AWG</t>
+  </si>
+  <si>
     <t>1.1.65.3</t>
   </si>
   <si>
-    <t>1.1.65.4</t>
-[...23 lines deleted...]
-    <t>Плита минераловатная плотность 110 кг/м3, 1000x600x50, Поставщик: ООО Огнеза</t>
+    <t>ITK Витая пара U/UTP кат.5е LSZH нг(А)-HF 16*2*24AWG</t>
   </si>
   <si>
     <t>1.1.66</t>
   </si>
   <si>
-    <t>СКС. Корпус А. Оборудование</t>
+    <t xml:space="preserve">СКС. Корпус А. Изделия и материалы </t>
   </si>
   <si>
     <t>1.1.66.1</t>
   </si>
   <si>
-    <t>Шкаф сетевой 19" 42U 600х800мм, LINEA N, Код изделия: LN05-42U68-2PP, Поставщик: itk-group</t>
+    <t>Огнезащитный противопожарный терморасширяющийся герметик марки «ОГНЕЗА-ГТ» 20кг. EI50</t>
   </si>
   <si>
     <t>1.1.66.2</t>
   </si>
   <si>
-    <t>Шкаф сетевой 19" 47U 600х800мм, LINEA N, Код изделия: LN05-47U68-2PP, Поставщик: itk-group</t>
+    <t>Плита минераловатная плотность 110 кг/м3 1000x600x50</t>
+  </si>
+  <si>
+    <t>1.1.66.3</t>
+  </si>
+  <si>
+    <t>Труба водогазопроводная ВГП ГОСТ 3262-75 Д50</t>
+  </si>
+  <si>
+    <t>1.1.66.4</t>
+  </si>
+  <si>
+    <t>Труба легкая гофрированная с протяжкой, ПВХ ф32мм</t>
+  </si>
+  <si>
+    <t>1.1.66.5</t>
+  </si>
+  <si>
+    <t>Труба водогазопроводная ВГП ГОСТ 3262-75 Д150</t>
+  </si>
+  <si>
+    <t>1.1.66.6</t>
+  </si>
+  <si>
+    <t>Скоба металлическая однолапковая усиленная противопожарная
+d32 мм (уп.50 шт.)</t>
+  </si>
+  <si>
+    <t>уп</t>
+  </si>
+  <si>
+    <t>1.1.66.7</t>
+  </si>
+  <si>
+    <t>Гвозди для прямого монтажа 3х32 мм (усиленные) (1000 шт/уп)</t>
   </si>
   <si>
     <t>1.1.67</t>
   </si>
   <si>
-    <t>СКС. Корпус А. Оборудование в составе шкафа</t>
+    <t>СКС. Корпус Б. Оборудование</t>
   </si>
   <si>
     <t>1.1.67.1</t>
   </si>
   <si>
-    <t>Ввод щеточный кабельный верхний, ZP-BE-1000-R, Код изделия: ZP-BE-1000-R, Поставщик: ITK</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.67.2</t>
   </si>
   <si>
-    <t>Органайзер кабельный вертикальный, CO35-07542-R, Код изделия: CO35-07542-R, Поставщик: ITK</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.67.3</t>
   </si>
   <si>
-    <t>ITK 19" вентил. модуль 1U 4 вентилятора с цифровым термостатом, FM05-1U4TS-R, Поставщик: ITK</t>
+    <t>Ввод щеточный кабельный верхний. ZP-BE-1000-R</t>
   </si>
   <si>
     <t>1.1.67.4</t>
   </si>
   <si>
     <t>1.1.67.5</t>
   </si>
   <si>
+    <t>Шина заземления ER-12-325-M1 GND</t>
+  </si>
+  <si>
     <t>1.1.67.6</t>
   </si>
   <si>
-    <t>Патч-панель 19", 1U, 48 портов, PT-48, Код изделия: PP48-1UC5EU-D05H, Поставщик: ITK</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.67.7</t>
   </si>
   <si>
-    <t>Коробка установочная для полых стен, X45, Код изделия: 4402952, Поставщик: DKC</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.67.8</t>
   </si>
   <si>
     <t>1.1.67.9</t>
   </si>
   <si>
     <t>1.1.67.10</t>
   </si>
   <si>
+    <t>Розетка компьютерная 1 порт. 1xRJ45 Cat.5</t>
+  </si>
+  <si>
+    <t>1.1.67.11</t>
+  </si>
+  <si>
     <t>1.1.68</t>
   </si>
   <si>
-    <t>СКС. Корпус А. Кабели, провода, шнуры и шины</t>
+    <t xml:space="preserve">СКС. Корпус Б. Кабели, провода, шнуры и шины. </t>
   </si>
   <si>
     <t>1.1.68.1</t>
   </si>
   <si>
-    <t>ITK Витая пара U/UTP кат.5e, LSZH нг(А)-HF  4*2*24AWG, Поставщик: ITK</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.68.2</t>
   </si>
   <si>
-    <t>ITK Витая пара U/UTP кат.5е, LSZH нг(А)-HF  25*2*24AWG, Поставщик: ITK</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.68.3</t>
   </si>
   <si>
-    <t>ITK Витая пара U/UTP кат.5е, LSZH нг(А)-HF  16*2*24AWG, Поставщик: ITK</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.69</t>
   </si>
   <si>
-    <t>СКС. Корпус А. Изделия и материалы</t>
+    <t xml:space="preserve">СКС. Корпус Б. Изделия и материалы </t>
   </si>
   <si>
     <t>1.1.69.1</t>
   </si>
   <si>
-    <t>Огнезащитный противопожарный терморасширяющийся герметик марки «ОГНЕЗА-ГТ» 20кг, EI50, Код изделия: 105040, Поставщик: ООО Огнеза</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.69.2</t>
   </si>
   <si>
     <t>1.1.69.3</t>
   </si>
   <si>
-    <t>Труба водогазопроводная ВГП ГОСТ 3262-75, Д50, Поставщик:</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.69.4</t>
   </si>
   <si>
-    <t>Труба легкая гофрированная с протяжкой, ПВХ ?32мм, , Поставщик: Промрукав</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.69.5</t>
   </si>
   <si>
-    <t>Труба водогазопроводная ВГП ГОСТ 3262-75, Д150, Поставщик:</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.69.6</t>
   </si>
   <si>
-    <t>Скоба металлическая однолапковая усиленная противопожарная d32 мм (уп.50 шт.), , Поставщик: Промрукав</t>
-[...2 lines deleted...]
-    <t>уп</t>
+    <t>Скоба металлическая однолапковая усиленная противопожарная d32 мм (уп.50 шт.)</t>
   </si>
   <si>
     <t>1.1.69.7</t>
-  </si>
-[...91 lines deleted...]
-    <t>1.1.73.7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -3625,54 +3365,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E558"/>
+  <dimension ref="A1:E506"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E558" sqref="E558"/>
+      <selection activeCell="E506" sqref="E506"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="120" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="30">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="100">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
@@ -3727,8007 +3467,7243 @@
         <v>12</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="8"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="8">
         <v>2</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="10" t="s">
+      <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="8"/>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="10" t="s">
+      <c r="C10" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="8">
-        <v>1</v>
+        <v>6570</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D11" s="8">
-        <v>8</v>
+        <v>6570</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D12" s="8">
-        <v>1</v>
+        <v>410</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D13" s="8">
-        <v>1</v>
+        <v>665</v>
       </c>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D14" s="8">
-        <v>1</v>
+        <v>2660</v>
       </c>
       <c r="E14" s="4"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D15" s="8">
-        <v>8</v>
+        <v>5250</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D16" s="8">
-        <v>1</v>
+        <v>15750</v>
       </c>
       <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D17" s="8">
-        <v>1</v>
+        <v>150</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D18" s="8">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>34</v>
+        <v>2500</v>
       </c>
       <c r="E19" s="4"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B20" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="8">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
       <c r="E20" s="4"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="5" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="C21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="B21" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="8"/>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22" s="10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D22" s="8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E22" s="4"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B23" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B23" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="8"/>
       <c r="E23" s="4"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="5" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B24" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="C24" s="1"/>
-      <c r="D24" s="8"/>
+      <c r="B24" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" s="8">
+        <v>2677</v>
+      </c>
       <c r="E24" s="4"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D25" s="8">
-        <v>6570</v>
+        <v>2677</v>
       </c>
       <c r="E25" s="4"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D26" s="8">
-        <v>6570</v>
+        <v>711</v>
       </c>
       <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D27" s="8">
-        <v>410</v>
+        <v>1943</v>
       </c>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D28" s="8">
-        <v>665</v>
+        <v>5829</v>
       </c>
       <c r="E28" s="4"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D29" s="8">
-        <v>2660</v>
+        <v>10</v>
       </c>
       <c r="E29" s="4"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D30" s="8">
-        <v>5250</v>
+        <v>10</v>
       </c>
       <c r="E30" s="4"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D31" s="8">
-        <v>15750</v>
+        <v>400</v>
       </c>
       <c r="E31" s="4"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B32" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="B32" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D32" s="8">
-        <v>150</v>
+        <v>2</v>
       </c>
       <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B33" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="B33" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D33" s="8">
-        <v>60</v>
+        <v>2</v>
       </c>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D34" s="8">
-        <v>2500</v>
+        <v>1</v>
       </c>
       <c r="E34" s="4"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
-        <v>71</v>
-[...9 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="8"/>
       <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="5" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-      <c r="D36" s="8"/>
+        <v>71</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D36" s="8">
+        <v>5</v>
+      </c>
       <c r="E36" s="4"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="5" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D37" s="8">
         <v>2</v>
       </c>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="5" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D38" s="8">
         <v>1</v>
       </c>
       <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="5" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D39" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E39" s="4"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D40" s="8">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="5" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D41" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E41" s="4"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="5" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D42" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="5" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D43" s="8">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="E43" s="4"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="5" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D44" s="8">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E44" s="4"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="5" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D45" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="5" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D46" s="8">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E46" s="4"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D47" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E47" s="4"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="5" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D48" s="8">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="E48" s="4"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D49" s="8">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E49" s="4"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="5" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D50" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E50" s="4"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D51" s="8">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E51" s="4"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D52" s="8">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E52" s="4"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="5" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-      <c r="D53" s="8"/>
+        <v>105</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D53" s="8">
+        <v>2</v>
+      </c>
       <c r="E53" s="4"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="5" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D54" s="8">
-        <v>2677</v>
+        <v>2</v>
       </c>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="5" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D55" s="8">
-        <v>2677</v>
+        <v>2</v>
       </c>
       <c r="E55" s="4"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="5" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D56" s="8">
-        <v>711</v>
+        <v>4</v>
       </c>
       <c r="E56" s="4"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="5" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D57" s="8">
-        <v>1943</v>
+        <v>4</v>
       </c>
       <c r="E57" s="4"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="5" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D58" s="8">
-        <v>5829</v>
+        <v>5</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="5" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D59" s="8">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E59" s="4"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="5" t="s">
-        <v>121</v>
-[...9 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="B60" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="8"/>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B61" s="10" t="s">
         <v>122</v>
       </c>
-      <c r="B61" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D61" s="8">
-        <v>400</v>
+        <v>470</v>
       </c>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B62" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D62" s="8">
-        <v>2</v>
+        <v>25162</v>
       </c>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D63" s="8">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D64" s="8">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="5" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B65" s="9" t="s">
         <v>130</v>
       </c>
-      <c r="C65" s="1"/>
-      <c r="D65" s="8"/>
+      <c r="B65" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D65" s="8">
+        <v>7</v>
+      </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D66" s="8">
-        <v>5</v>
+        <v>75</v>
       </c>
       <c r="E66" s="4"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B67" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D67" s="8">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D68" s="8">
         <v>1</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="5" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B69" s="10" t="s">
         <v>138</v>
       </c>
-      <c r="C69" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B69" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="8"/>
       <c r="E69" s="4"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D70" s="8">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D71" s="8">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="E71" s="4"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D72" s="8">
-        <v>5</v>
+        <v>4000</v>
       </c>
       <c r="E72" s="4"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D73" s="8">
-        <v>36</v>
+        <v>12000</v>
       </c>
       <c r="E73" s="4"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D74" s="8">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="E74" s="4"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D75" s="8">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="E75" s="4"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D76" s="8">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E76" s="4"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D77" s="8">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E77" s="4"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D78" s="8">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E78" s="4"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="5" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B79" s="10" t="s">
         <v>158</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B79" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="8"/>
       <c r="E79" s="4"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D80" s="8">
-        <v>4</v>
+        <v>38</v>
       </c>
       <c r="E80" s="4"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B81" s="10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D81" s="8">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="E81" s="4"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B82" s="10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D82" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E82" s="4"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D83" s="8">
         <v>2</v>
       </c>
       <c r="E83" s="4"/>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D84" s="8">
         <v>2</v>
       </c>
       <c r="E84" s="4"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D85" s="8">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E85" s="4"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D86" s="8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E86" s="4"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D87" s="8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E87" s="4"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B88" s="10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D88" s="8">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E88" s="4"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D89" s="8">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E89" s="4"/>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="5" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B90" s="9" t="s">
         <v>180</v>
       </c>
-      <c r="C90" s="1"/>
-      <c r="D90" s="8"/>
+      <c r="B90" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D90" s="8">
+        <v>2</v>
+      </c>
       <c r="E90" s="4"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D91" s="8">
-        <v>470</v>
+        <v>1</v>
       </c>
       <c r="E91" s="4"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="5" t="s">
         <v>184</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D92" s="8">
-        <v>25162</v>
+        <v>1</v>
       </c>
       <c r="E92" s="4"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="5" t="s">
         <v>186</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D93" s="8">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E93" s="4"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="5" t="s">
         <v>188</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D94" s="8">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="E94" s="4"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="B95" s="10" t="s">
+      <c r="B95" s="9" t="s">
         <v>191</v>
       </c>
-      <c r="C95" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="8"/>
       <c r="E95" s="4"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="5" t="s">
         <v>192</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D96" s="8">
-        <v>75</v>
+        <v>7347</v>
       </c>
       <c r="E96" s="4"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="5" t="s">
         <v>194</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D97" s="8">
         <v>4</v>
       </c>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="5" t="s">
         <v>196</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D98" s="8">
-        <v>1</v>
+        <v>128</v>
       </c>
       <c r="E98" s="4"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="5" t="s">
         <v>198</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>199</v>
       </c>
       <c r="C99" s="1"/>
       <c r="D99" s="8"/>
       <c r="E99" s="4"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="5" t="s">
         <v>200</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>183</v>
+        <v>202</v>
       </c>
       <c r="D100" s="8">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E100" s="4"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>68</v>
+        <v>123</v>
       </c>
       <c r="D101" s="8">
-        <v>15</v>
+        <v>1500</v>
       </c>
       <c r="E101" s="4"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B102" s="10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D102" s="8">
-        <v>4000</v>
+        <v>6</v>
       </c>
       <c r="E102" s="4"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D103" s="8">
-        <v>12000</v>
+        <v>1</v>
       </c>
       <c r="E103" s="4"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>18</v>
+        <v>211</v>
       </c>
       <c r="D104" s="8">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="E104" s="4"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="5" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B105" s="10" t="s">
-        <v>211</v>
+        <v>147</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D105" s="8">
-        <v>30</v>
+        <v>4500</v>
       </c>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B106" s="10" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D106" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="E106" s="4"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>18</v>
+        <v>211</v>
       </c>
       <c r="D107" s="8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E107" s="4"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>217</v>
+        <v>155</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D108" s="8">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E108" s="4"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="B109" s="9" t="s">
+      <c r="B109" s="10" t="s">
         <v>219</v>
       </c>
-      <c r="C109" s="1"/>
-      <c r="D109" s="8"/>
+      <c r="C109" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D109" s="8">
+        <v>6</v>
+      </c>
       <c r="E109" s="4"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="B110" s="10" t="s">
+      <c r="B110" s="9" t="s">
         <v>221</v>
       </c>
-      <c r="C110" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C110" s="1"/>
+      <c r="D110" s="8"/>
       <c r="E110" s="4"/>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="5" t="s">
         <v>222</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D111" s="8">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="E111" s="4"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="5" t="s">
         <v>224</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D112" s="8">
-        <v>134</v>
+        <v>1</v>
       </c>
       <c r="E112" s="4"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="B113" s="10" t="s">
+      <c r="B113" s="9" t="s">
         <v>227</v>
       </c>
-      <c r="C113" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C113" s="1"/>
+      <c r="D113" s="8"/>
       <c r="E113" s="4"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="5" t="s">
         <v>228</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C114" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D114" s="8">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="E114" s="4"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="5" t="s">
         <v>230</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>207</v>
+        <v>231</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D115" s="8">
-        <v>4508</v>
+        <v>4</v>
       </c>
       <c r="E115" s="4"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B116" s="10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D116" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E116" s="4"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B117" s="10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D117" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E117" s="4"/>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="5" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B118" s="10" t="s">
         <v>236</v>
       </c>
-      <c r="C118" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B118" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="C118" s="1"/>
+      <c r="D118" s="8"/>
       <c r="E118" s="4"/>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B119" s="10" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D119" s="8">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="E119" s="4"/>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B120" s="10" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D120" s="8">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E120" s="4"/>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="B121" s="10" t="s">
         <v>242</v>
       </c>
-      <c r="C121" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B121" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="C121" s="1"/>
+      <c r="D121" s="8"/>
       <c r="E121" s="4"/>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D122" s="8">
-        <v>1</v>
+        <v>337</v>
       </c>
       <c r="E122" s="4"/>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B123" s="10" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D123" s="8">
-        <v>1</v>
+        <v>3278</v>
       </c>
       <c r="E123" s="4"/>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B124" s="10" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D124" s="8">
-        <v>2</v>
+        <v>58</v>
       </c>
       <c r="E124" s="4"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D125" s="8">
-        <v>1</v>
+        <v>150</v>
       </c>
       <c r="E125" s="4"/>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B126" s="10" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D126" s="8">
-        <v>1</v>
+        <v>953</v>
       </c>
       <c r="E126" s="4"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="5" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="B127" s="10" t="s">
         <v>254</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B127" s="9" t="s">
+        <v>255</v>
+      </c>
+      <c r="C127" s="1"/>
+      <c r="D127" s="8"/>
       <c r="E127" s="4"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B128" s="10" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D128" s="8">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E128" s="4"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B129" s="10" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D129" s="8">
-        <v>7347</v>
+        <v>103</v>
       </c>
       <c r="E129" s="4"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B130" s="10" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>261</v>
+        <v>25</v>
       </c>
       <c r="D130" s="8">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="E130" s="4"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="5" t="s">
         <v>262</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D131" s="8">
-        <v>1500</v>
+        <v>8</v>
       </c>
       <c r="E131" s="4"/>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="5" t="s">
         <v>264</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D132" s="8">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="E132" s="4"/>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="B133" s="10" t="s">
+      <c r="B133" s="9" t="s">
         <v>267</v>
       </c>
-      <c r="C133" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C133" s="1"/>
+      <c r="D133" s="8"/>
       <c r="E133" s="4"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="B134" s="10" t="s">
         <v>269</v>
       </c>
-      <c r="B134" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C134" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D134" s="8">
-        <v>3</v>
+        <v>271</v>
       </c>
       <c r="E134" s="4"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="B135" s="10" t="s">
         <v>271</v>
       </c>
-      <c r="B135" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" s="1" t="s">
-        <v>268</v>
+        <v>25</v>
       </c>
       <c r="D135" s="8">
-        <v>4</v>
+        <v>59</v>
       </c>
       <c r="E135" s="4"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="B136" s="10" t="s">
         <v>273</v>
       </c>
-      <c r="B136" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D136" s="8">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="E136" s="4"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="5" t="s">
         <v>274</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>268</v>
+        <v>25</v>
       </c>
       <c r="D137" s="8">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="E137" s="4"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="5" t="s">
         <v>276</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>277</v>
       </c>
       <c r="C138" s="1"/>
       <c r="D138" s="8"/>
       <c r="E138" s="4"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="5" t="s">
         <v>278</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D139" s="8">
-        <v>1</v>
+        <v>112</v>
       </c>
       <c r="E139" s="4"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="5" t="s">
         <v>280</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D140" s="8">
-        <v>1</v>
+        <v>316</v>
       </c>
       <c r="E140" s="4"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="5" t="s">
         <v>282</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D141" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E141" s="4"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="5" t="s">
         <v>284</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D142" s="8">
         <v>1</v>
       </c>
       <c r="E142" s="4"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="5" t="s">
         <v>286</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D143" s="8">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="E143" s="4"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="5" t="s">
         <v>288</v>
       </c>
-      <c r="B144" s="9" t="s">
+      <c r="B144" s="10" t="s">
         <v>289</v>
       </c>
-      <c r="C144" s="1"/>
-      <c r="D144" s="8"/>
+      <c r="C144" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D144" s="8">
+        <v>2</v>
+      </c>
       <c r="E144" s="4"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="5" t="s">
         <v>290</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D145" s="8">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="E145" s="4"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="5" t="s">
         <v>292</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D146" s="8">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="E146" s="4"/>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="5" t="s">
         <v>294</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D147" s="8">
-        <v>1</v>
+        <v>62</v>
       </c>
       <c r="E147" s="4"/>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="5" t="s">
         <v>296</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>297</v>
       </c>
       <c r="C148" s="1"/>
       <c r="D148" s="8"/>
       <c r="E148" s="4"/>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="5" t="s">
         <v>298</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>299</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D149" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E149" s="4"/>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="5" t="s">
         <v>300</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D150" s="8">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="E150" s="4"/>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="5" t="s">
         <v>302</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D151" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E151" s="4"/>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="5" t="s">
         <v>304</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D152" s="8">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E152" s="4"/>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="5" t="s">
         <v>306</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D153" s="8">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="E153" s="4"/>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="5" t="s">
         <v>308</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>309</v>
       </c>
       <c r="C154" s="1"/>
       <c r="D154" s="8"/>
       <c r="E154" s="4"/>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="5" t="s">
         <v>310</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>311</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D155" s="8">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="E155" s="4"/>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="5" t="s">
         <v>312</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D156" s="8">
-        <v>1</v>
+        <v>66</v>
       </c>
       <c r="E156" s="4"/>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B157" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="C157" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="B157" s="9" t="s">
-[...3 lines deleted...]
-      <c r="D157" s="8"/>
+      <c r="D157" s="8">
+        <v>66</v>
+      </c>
       <c r="E157" s="4"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="5" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="B158" s="10" t="s">
         <v>317</v>
       </c>
-      <c r="C158" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B158" s="9" t="s">
+        <v>318</v>
+      </c>
+      <c r="C158" s="1"/>
+      <c r="D158" s="8"/>
       <c r="E158" s="4"/>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B159" s="10" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D159" s="8">
-        <v>4</v>
+        <v>24523</v>
       </c>
       <c r="E159" s="4"/>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B160" s="10" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D160" s="8">
-        <v>1</v>
+        <v>73569</v>
       </c>
       <c r="E160" s="4"/>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="5" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B161" s="10" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D161" s="8">
-        <v>1</v>
+        <v>73569</v>
       </c>
       <c r="E161" s="4"/>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="5" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B162" s="9" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C162" s="1"/>
       <c r="D162" s="8"/>
       <c r="E162" s="4"/>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B163" s="10" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D163" s="8">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E163" s="4"/>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="5" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B164" s="10" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D164" s="8">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E164" s="4"/>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="5" t="s">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="B165" s="9" t="s">
         <v>331</v>
       </c>
-      <c r="C165" s="1"/>
-      <c r="D165" s="8"/>
+      <c r="B165" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D165" s="8">
+        <v>105</v>
+      </c>
       <c r="E165" s="4"/>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="5" t="s">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="B166" s="10" t="s">
         <v>333</v>
       </c>
-      <c r="C166" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B166" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="C166" s="1"/>
+      <c r="D166" s="8"/>
       <c r="E166" s="4"/>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B167" s="10" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D167" s="8">
-        <v>3278</v>
+        <v>290</v>
       </c>
       <c r="E167" s="4"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="5" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D168" s="8">
-        <v>58</v>
+        <v>870</v>
       </c>
       <c r="E168" s="4"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="5" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B169" s="10" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D169" s="8">
-        <v>150</v>
+        <v>870</v>
       </c>
       <c r="E169" s="4"/>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="5" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="B170" s="10" t="s">
         <v>341</v>
       </c>
-      <c r="C170" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B170" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="C170" s="1"/>
+      <c r="D170" s="8"/>
       <c r="E170" s="4"/>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="5" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="B171" s="9" t="s">
         <v>343</v>
       </c>
-      <c r="C171" s="1"/>
-      <c r="D171" s="8"/>
+      <c r="B171" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D171" s="8">
+        <v>6000</v>
+      </c>
       <c r="E171" s="4"/>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="5" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B172" s="10" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D172" s="8">
-        <v>8</v>
+        <v>230</v>
       </c>
       <c r="E172" s="4"/>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="5" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B173" s="10" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D173" s="8">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="E173" s="4"/>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="5" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B174" s="10" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D174" s="8">
-        <v>43</v>
+        <v>200</v>
       </c>
       <c r="E174" s="4"/>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B175" s="10" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D175" s="8">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E175" s="4"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="5" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B176" s="10" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D176" s="8">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="E176" s="4"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="5" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="B177" s="9" t="s">
         <v>355</v>
       </c>
-      <c r="C177" s="1"/>
-      <c r="D177" s="8"/>
+      <c r="B177" s="10" t="s">
+        <v>356</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D177" s="8">
+        <v>200</v>
+      </c>
       <c r="E177" s="4"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B178" s="10" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D178" s="8">
-        <v>271</v>
+        <v>180</v>
       </c>
       <c r="E178" s="4"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="5" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B179" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D179" s="8">
-        <v>59</v>
+        <v>1401</v>
       </c>
       <c r="E179" s="4"/>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B180" s="10" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D180" s="8">
-        <v>93</v>
+        <v>6000</v>
       </c>
       <c r="E180" s="4"/>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="5" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B181" s="10" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D181" s="8">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="E181" s="4"/>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="5" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="B182" s="9" t="s">
         <v>365</v>
       </c>
-      <c r="C182" s="1"/>
-      <c r="D182" s="8"/>
+      <c r="B182" s="10" t="s">
+        <v>366</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D182" s="8">
+        <v>316</v>
+      </c>
       <c r="E182" s="4"/>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="5" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B183" s="10" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D183" s="8">
-        <v>112</v>
+        <v>1</v>
       </c>
       <c r="E183" s="4"/>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="B184" s="10" t="s">
         <v>368</v>
       </c>
-      <c r="B184" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C184" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D184" s="8">
-        <v>316</v>
+        <v>1</v>
       </c>
       <c r="E184" s="4"/>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="5" t="s">
         <v>370</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D185" s="8">
-        <v>4</v>
+        <v>957</v>
       </c>
       <c r="E185" s="4"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="5" t="s">
         <v>372</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D186" s="8">
-        <v>1</v>
+        <v>606</v>
       </c>
       <c r="E186" s="4"/>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="5" t="s">
         <v>374</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>375</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D187" s="8">
-        <v>16</v>
+        <v>24036</v>
       </c>
       <c r="E187" s="4"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="5" t="s">
         <v>376</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D188" s="8">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="E188" s="4"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="5" t="s">
         <v>378</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>379</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D189" s="8">
-        <v>1</v>
+        <v>360</v>
       </c>
       <c r="E189" s="4"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="B190" s="10" t="s">
+      <c r="B190" s="9" t="s">
         <v>381</v>
       </c>
-      <c r="C190" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C190" s="1"/>
+      <c r="D190" s="8"/>
       <c r="E190" s="4"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="5" t="s">
         <v>382</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D191" s="8">
-        <v>62</v>
+        <v>1</v>
       </c>
       <c r="E191" s="4"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="5" t="s">
         <v>384</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>385</v>
       </c>
       <c r="C192" s="1"/>
       <c r="D192" s="8"/>
       <c r="E192" s="4"/>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="5" t="s">
         <v>386</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>387</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D193" s="8">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="E193" s="4"/>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="5" t="s">
         <v>388</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>389</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D194" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E194" s="4"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="B195" s="10" t="s">
+      <c r="B195" s="9" t="s">
         <v>391</v>
       </c>
-      <c r="C195" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C195" s="1"/>
+      <c r="D195" s="8"/>
       <c r="E195" s="4"/>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="5" t="s">
         <v>392</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>393</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>18</v>
+        <v>394</v>
       </c>
       <c r="D196" s="8">
-        <v>1</v>
+        <v>63</v>
       </c>
       <c r="E196" s="4"/>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="5" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B197" s="10" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>183</v>
+        <v>397</v>
       </c>
       <c r="D197" s="8">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="E197" s="4"/>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="5" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="B198" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="B198" s="10" t="s">
+        <v>399</v>
+      </c>
+      <c r="C198" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="C198" s="1"/>
-      <c r="D198" s="8"/>
+      <c r="D198" s="8">
+        <v>165</v>
+      </c>
       <c r="E198" s="4"/>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="5" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B199" s="10" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D199" s="8">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E199" s="4"/>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="5" t="s">
-        <v>400</v>
-[...4 lines deleted...]
-      <c r="C200" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="D200" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="B200" s="9" t="s">
+        <v>403</v>
+      </c>
+      <c r="C200" s="1"/>
+      <c r="D200" s="8"/>
       <c r="E200" s="4"/>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="5" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B201" s="10" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>402</v>
+        <v>25</v>
       </c>
       <c r="D201" s="8">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="E201" s="4"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="5" t="s">
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="B202" s="9" t="s">
         <v>406</v>
       </c>
-      <c r="C202" s="1"/>
-      <c r="D202" s="8"/>
+      <c r="B202" s="10" t="s">
+        <v>407</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D202" s="8">
+        <v>1</v>
+      </c>
       <c r="E202" s="4"/>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="5" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B203" s="10" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D203" s="8">
-        <v>24523</v>
+        <v>1</v>
       </c>
       <c r="E203" s="4"/>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="5" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B204" s="10" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>402</v>
+        <v>25</v>
       </c>
       <c r="D204" s="8">
-        <v>73569</v>
+        <v>1</v>
       </c>
       <c r="E204" s="4"/>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="5" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B205" s="10" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>402</v>
+        <v>25</v>
       </c>
       <c r="D205" s="8">
-        <v>73569</v>
+        <v>2</v>
       </c>
       <c r="E205" s="4"/>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="5" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B206" s="9" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C206" s="1"/>
       <c r="D206" s="8"/>
       <c r="E206" s="4"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="5" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B207" s="10" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D207" s="8">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E207" s="4"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="5" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B208" s="10" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>402</v>
+        <v>123</v>
       </c>
       <c r="D208" s="8">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E208" s="4"/>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="5" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B209" s="10" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>402</v>
+        <v>123</v>
       </c>
       <c r="D209" s="8">
-        <v>105</v>
+        <v>1</v>
       </c>
       <c r="E209" s="4"/>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="5" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B210" s="9" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C210" s="1"/>
       <c r="D210" s="8"/>
       <c r="E210" s="4"/>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B211" s="10" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D211" s="8">
-        <v>290</v>
+        <v>1</v>
       </c>
       <c r="E211" s="4"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="5" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B212" s="10" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>402</v>
+        <v>25</v>
       </c>
       <c r="D212" s="8">
-        <v>870</v>
+        <v>21</v>
       </c>
       <c r="E212" s="4"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B213" s="10" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>402</v>
+        <v>25</v>
       </c>
       <c r="D213" s="8">
-        <v>870</v>
+        <v>1</v>
       </c>
       <c r="E213" s="4"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="5" t="s">
-        <v>429</v>
-[...1 lines deleted...]
-      <c r="B214" s="9" t="s">
         <v>430</v>
       </c>
-      <c r="C214" s="1"/>
-      <c r="D214" s="8"/>
+      <c r="B214" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D214" s="8">
+        <v>5</v>
+      </c>
       <c r="E214" s="4"/>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B215" s="10" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D215" s="8">
-        <v>6000</v>
+        <v>15</v>
       </c>
       <c r="E215" s="4"/>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="5" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="B216" s="10" t="s">
         <v>434</v>
       </c>
-      <c r="C216" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B216" s="9" t="s">
+        <v>435</v>
+      </c>
+      <c r="C216" s="1"/>
+      <c r="D216" s="8"/>
       <c r="E216" s="4"/>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="5" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B217" s="10" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D217" s="8">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E217" s="4"/>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B218" s="10" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D218" s="8">
-        <v>200</v>
+        <v>2</v>
       </c>
       <c r="E218" s="4"/>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="5" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="B219" s="10" t="s">
         <v>440</v>
       </c>
-      <c r="C219" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B219" s="9" t="s">
+        <v>441</v>
+      </c>
+      <c r="C219" s="1"/>
+      <c r="D219" s="8"/>
       <c r="E219" s="4"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="5" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B220" s="10" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D220" s="8">
         <v>1</v>
       </c>
       <c r="E220" s="4"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="5" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B221" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D221" s="8">
-        <v>200</v>
+        <v>27</v>
       </c>
       <c r="E221" s="4"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="5" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B222" s="10" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D222" s="8">
-        <v>180</v>
+        <v>1</v>
       </c>
       <c r="E222" s="4"/>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B223" s="10" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D223" s="8">
-        <v>1401</v>
+        <v>11</v>
       </c>
       <c r="E223" s="4"/>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B224" s="10" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D224" s="8">
-        <v>6000</v>
+        <v>3</v>
       </c>
       <c r="E224" s="4"/>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="5" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B225" s="10" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D225" s="8">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="E225" s="4"/>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B226" s="10" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D226" s="8">
-        <v>316</v>
+        <v>2</v>
       </c>
       <c r="E226" s="4"/>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="5" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B227" s="10" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D227" s="8">
         <v>1</v>
       </c>
       <c r="E227" s="4"/>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B228" s="10" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D228" s="8">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E228" s="4"/>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="5" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-      <c r="D229" s="8"/>
+        <v>460</v>
+      </c>
+      <c r="B229" s="10" t="s">
+        <v>461</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D229" s="8">
+        <v>52</v>
+      </c>
       <c r="E229" s="4"/>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="5" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B230" s="10" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D230" s="8">
         <v>1</v>
       </c>
       <c r="E230" s="4"/>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="5" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-      <c r="D231" s="8"/>
+        <v>464</v>
+      </c>
+      <c r="B231" s="10" t="s">
+        <v>465</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D231" s="8">
+        <v>22</v>
+      </c>
       <c r="E231" s="4"/>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="5" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B232" s="10" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D232" s="8">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="E232" s="4"/>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="5" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B233" s="10" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D233" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E233" s="4"/>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="5" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-      <c r="D234" s="8"/>
+        <v>470</v>
+      </c>
+      <c r="B234" s="10" t="s">
+        <v>471</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D234" s="8">
+        <v>2</v>
+      </c>
       <c r="E234" s="4"/>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="5" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B235" s="10" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>472</v>
+        <v>314</v>
       </c>
       <c r="D235" s="8">
-        <v>63</v>
+        <v>6</v>
       </c>
       <c r="E235" s="4"/>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="5" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B236" s="10" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>475</v>
+        <v>25</v>
       </c>
       <c r="D236" s="8">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="E236" s="4"/>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="5" t="s">
         <v>476</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>477</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>475</v>
+        <v>25</v>
       </c>
       <c r="D237" s="8">
-        <v>165</v>
+        <v>4</v>
       </c>
       <c r="E237" s="4"/>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="5" t="s">
         <v>478</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>479</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>183</v>
+        <v>314</v>
       </c>
       <c r="D238" s="8">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="E238" s="4"/>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="5" t="s">
         <v>480</v>
       </c>
-      <c r="B239" s="9" t="s">
+      <c r="B239" s="10" t="s">
         <v>481</v>
       </c>
-      <c r="C239" s="1"/>
-      <c r="D239" s="8"/>
+      <c r="C239" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D239" s="8">
+        <v>65</v>
+      </c>
       <c r="E239" s="4"/>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="5" t="s">
         <v>482</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>483</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>402</v>
+        <v>25</v>
       </c>
       <c r="D240" s="8">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E240" s="4"/>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="5" t="s">
         <v>484</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>485</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>402</v>
+        <v>25</v>
       </c>
       <c r="D241" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E241" s="4"/>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="B242" s="9" t="s">
+      <c r="B242" s="10" t="s">
         <v>487</v>
       </c>
-      <c r="C242" s="1"/>
-      <c r="D242" s="8"/>
+      <c r="C242" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D242" s="8">
+        <v>2</v>
+      </c>
       <c r="E242" s="4"/>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="5" t="s">
         <v>488</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>489</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D243" s="8">
         <v>1</v>
       </c>
       <c r="E243" s="4"/>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="5" t="s">
         <v>490</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>402</v>
+        <v>25</v>
       </c>
       <c r="D244" s="8">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="E244" s="4"/>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="5" t="s">
         <v>492</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>493</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D245" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E245" s="4"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="B246" s="10" t="s">
+      <c r="B246" s="9" t="s">
         <v>495</v>
       </c>
-      <c r="C246" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C246" s="1"/>
+      <c r="D246" s="8"/>
       <c r="E246" s="4"/>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="5" t="s">
         <v>496</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D247" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E247" s="4"/>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="5" t="s">
         <v>498</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>499</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D248" s="8">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="E248" s="4"/>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="5" t="s">
         <v>500</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>501</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>402</v>
+        <v>25</v>
       </c>
       <c r="D249" s="8">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="E249" s="4"/>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="5" t="s">
         <v>502</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>503</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D250" s="8">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="E250" s="4"/>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="5" t="s">
         <v>504</v>
       </c>
-      <c r="B251" s="10" t="s">
+      <c r="B251" s="9" t="s">
         <v>505</v>
       </c>
-      <c r="C251" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C251" s="1"/>
+      <c r="D251" s="8"/>
       <c r="E251" s="4"/>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="5" t="s">
         <v>506</v>
       </c>
       <c r="B252" s="10" t="s">
         <v>507</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D252" s="8">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="E252" s="4"/>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="5" t="s">
         <v>508</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D253" s="8">
-        <v>1</v>
+        <v>111</v>
       </c>
       <c r="E253" s="4"/>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>511</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D254" s="8">
-        <v>22</v>
+        <v>5418</v>
       </c>
       <c r="E254" s="4"/>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="5" t="s">
         <v>512</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>513</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D255" s="8">
-        <v>4</v>
+        <v>996</v>
       </c>
       <c r="E255" s="4"/>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="5" t="s">
         <v>514</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D256" s="8">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="E256" s="4"/>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="5" t="s">
         <v>516</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>517</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D257" s="8">
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="E257" s="4"/>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="5" t="s">
         <v>518</v>
       </c>
-      <c r="B258" s="10" t="s">
+      <c r="B258" s="9" t="s">
         <v>519</v>
       </c>
-      <c r="C258" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C258" s="1"/>
+      <c r="D258" s="8"/>
       <c r="E258" s="4"/>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="5" t="s">
         <v>520</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>521</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D259" s="8">
-        <v>9</v>
+        <v>3338</v>
       </c>
       <c r="E259" s="4"/>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="5" t="s">
         <v>522</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>523</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D260" s="8">
-        <v>4</v>
+        <v>36</v>
       </c>
       <c r="E260" s="4"/>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="5" t="s">
         <v>524</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>525</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>402</v>
+        <v>123</v>
       </c>
       <c r="D261" s="8">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="E261" s="4"/>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="5" t="s">
         <v>526</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>527</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D262" s="8">
-        <v>65</v>
+        <v>483</v>
       </c>
       <c r="E262" s="4"/>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="5" t="s">
         <v>528</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>529</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D263" s="8">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="E263" s="4"/>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="5" t="s">
         <v>530</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>531</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D264" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E264" s="4"/>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="5" t="s">
         <v>532</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>533</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D265" s="8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E265" s="4"/>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="5" t="s">
         <v>534</v>
       </c>
-      <c r="B266" s="10" t="s">
+      <c r="B266" s="9" t="s">
         <v>535</v>
       </c>
-      <c r="C266" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C266" s="1"/>
+      <c r="D266" s="8"/>
       <c r="E266" s="4"/>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="5" t="s">
         <v>536</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>537</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D267" s="8">
-        <v>1</v>
+        <v>11127</v>
       </c>
       <c r="E267" s="4"/>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="5" t="s">
         <v>538</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>539</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D268" s="8">
-        <v>3</v>
+        <v>120</v>
       </c>
       <c r="E268" s="4"/>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="5" t="s">
         <v>540</v>
       </c>
-      <c r="B269" s="9" t="s">
+      <c r="B269" s="10" t="s">
         <v>541</v>
       </c>
-      <c r="C269" s="1"/>
-      <c r="D269" s="8"/>
+      <c r="C269" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D269" s="8">
+        <v>80</v>
+      </c>
       <c r="E269" s="4"/>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="5" t="s">
         <v>542</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>543</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D270" s="8">
-        <v>2</v>
+        <v>1610</v>
       </c>
       <c r="E270" s="4"/>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="5" t="s">
         <v>544</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D271" s="8">
-        <v>5</v>
+        <v>124</v>
       </c>
       <c r="E271" s="4"/>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="5" t="s">
         <v>546</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>547</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D272" s="8">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E272" s="4"/>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="5" t="s">
         <v>548</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>549</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D273" s="8">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="E273" s="4"/>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="5" t="s">
         <v>550</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>551</v>
       </c>
       <c r="C274" s="1"/>
       <c r="D274" s="8"/>
       <c r="E274" s="4"/>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="5" t="s">
         <v>552</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>553</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D275" s="8">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E275" s="4"/>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="5" t="s">
         <v>554</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>555</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D276" s="8">
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="E276" s="4"/>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="5" t="s">
         <v>556</v>
       </c>
-      <c r="B277" s="10" t="s">
+      <c r="B277" s="9" t="s">
         <v>557</v>
       </c>
-      <c r="C277" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C277" s="1"/>
+      <c r="D277" s="8"/>
       <c r="E277" s="4"/>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="5" t="s">
         <v>558</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>559</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D278" s="8">
-        <v>996</v>
+        <v>1743</v>
       </c>
       <c r="E278" s="4"/>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="5" t="s">
         <v>560</v>
       </c>
       <c r="B279" s="10" t="s">
-        <v>561</v>
+        <v>523</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D279" s="8">
-        <v>12</v>
+        <v>1743</v>
       </c>
       <c r="E279" s="4"/>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="5" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="B280" s="10" t="s">
-        <v>563</v>
+        <v>539</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D280" s="8">
-        <v>43</v>
+        <v>5810</v>
       </c>
       <c r="E280" s="4"/>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="5" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="B281" s="9" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="C281" s="1"/>
       <c r="D281" s="8"/>
       <c r="E281" s="4"/>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="5" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="B282" s="10" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D282" s="8">
-        <v>3338</v>
+        <v>733</v>
       </c>
       <c r="E282" s="4"/>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="5" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="B283" s="10" t="s">
-        <v>569</v>
+        <v>521</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D283" s="8">
-        <v>36</v>
+        <v>733</v>
       </c>
       <c r="E283" s="4"/>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="5" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="B284" s="10" t="s">
-        <v>571</v>
+        <v>537</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D284" s="8">
-        <v>24</v>
+        <v>2444</v>
       </c>
       <c r="E284" s="4"/>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="5" t="s">
-        <v>572</v>
-[...9 lines deleted...]
-      </c>
+        <v>568</v>
+      </c>
+      <c r="B285" s="9" t="s">
+        <v>569</v>
+      </c>
+      <c r="C285" s="1"/>
+      <c r="D285" s="8"/>
       <c r="E285" s="4"/>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="5" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="B286" s="10" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D286" s="8">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E286" s="4"/>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="5" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="B287" s="10" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D287" s="8">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="E287" s="4"/>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="5" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="B288" s="10" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>183</v>
+        <v>38</v>
       </c>
       <c r="D288" s="8">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E288" s="4"/>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="5" t="s">
-        <v>580</v>
-[...5 lines deleted...]
-      <c r="D289" s="8"/>
+        <v>576</v>
+      </c>
+      <c r="B289" s="10" t="s">
+        <v>577</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D289" s="8">
+        <v>60</v>
+      </c>
       <c r="E289" s="4"/>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="5" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="B290" s="10" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D290" s="8">
-        <v>11127</v>
+        <v>10</v>
       </c>
       <c r="E290" s="4"/>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="5" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="B291" s="10" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D291" s="8">
-        <v>120</v>
+        <v>1</v>
       </c>
       <c r="E291" s="4"/>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="5" t="s">
-        <v>586</v>
-[...9 lines deleted...]
-      </c>
+        <v>582</v>
+      </c>
+      <c r="B292" s="9" t="s">
+        <v>583</v>
+      </c>
+      <c r="C292" s="1"/>
+      <c r="D292" s="8"/>
       <c r="E292" s="4"/>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="5" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="B293" s="10" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D293" s="8">
-        <v>1610</v>
+        <v>12</v>
       </c>
       <c r="E293" s="4"/>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="5" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="B294" s="10" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D294" s="8">
-        <v>124</v>
+        <v>434</v>
       </c>
       <c r="E294" s="4"/>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="5" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="B295" s="10" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D295" s="8">
-        <v>20</v>
+        <v>430</v>
       </c>
       <c r="E295" s="4"/>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="5" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="B296" s="10" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D296" s="8">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E296" s="4"/>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="5" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-      <c r="D297" s="8"/>
+        <v>592</v>
+      </c>
+      <c r="B297" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D297" s="8">
+        <v>2</v>
+      </c>
       <c r="E297" s="4"/>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="5" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="B298" s="10" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D298" s="8">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E298" s="4"/>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="5" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="B299" s="10" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D299" s="8">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="E299" s="4"/>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="5" t="s">
-        <v>602</v>
-[...5 lines deleted...]
-      <c r="D300" s="8"/>
+        <v>598</v>
+      </c>
+      <c r="B300" s="10" t="s">
+        <v>599</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D300" s="8">
+        <v>2</v>
+      </c>
       <c r="E300" s="4"/>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="5" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="B301" s="10" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D301" s="8">
-        <v>1743</v>
+        <v>2</v>
       </c>
       <c r="E301" s="4"/>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="5" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="B302" s="10" t="s">
-        <v>569</v>
+        <v>603</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D302" s="8">
-        <v>1743</v>
+        <v>2</v>
       </c>
       <c r="E302" s="4"/>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="5" t="s">
-        <v>607</v>
-[...9 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="B303" s="9" t="s">
+        <v>605</v>
+      </c>
+      <c r="C303" s="1"/>
+      <c r="D303" s="8"/>
       <c r="E303" s="4"/>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="5" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-      <c r="D304" s="8"/>
+        <v>606</v>
+      </c>
+      <c r="B304" s="10" t="s">
+        <v>607</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D304" s="8">
+        <v>1</v>
+      </c>
       <c r="E304" s="4"/>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="5" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="B305" s="10" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D305" s="8">
-        <v>733</v>
+        <v>1</v>
       </c>
       <c r="E305" s="4"/>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="5" t="s">
-        <v>612</v>
-[...9 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="B306" s="9" t="s">
+        <v>611</v>
+      </c>
+      <c r="C306" s="1"/>
+      <c r="D306" s="8"/>
       <c r="E306" s="4"/>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="B307" s="10" t="s">
         <v>613</v>
       </c>
-      <c r="B307" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C307" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D307" s="8">
-        <v>2444</v>
+        <v>4</v>
       </c>
       <c r="E307" s="4"/>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="5" t="s">
         <v>614</v>
       </c>
-      <c r="B308" s="9" t="s">
+      <c r="B308" s="10" t="s">
         <v>615</v>
       </c>
-      <c r="C308" s="1"/>
-      <c r="D308" s="8"/>
+      <c r="C308" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D308" s="8">
+        <v>1</v>
+      </c>
       <c r="E308" s="4"/>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="5" t="s">
         <v>616</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>617</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D309" s="8">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="E309" s="4"/>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="5" t="s">
         <v>618</v>
       </c>
       <c r="B310" s="10" t="s">
         <v>619</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D310" s="8">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="E310" s="4"/>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="5" t="s">
         <v>620</v>
       </c>
       <c r="B311" s="10" t="s">
         <v>621</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D311" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E311" s="4"/>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="5" t="s">
         <v>622</v>
       </c>
       <c r="B312" s="10" t="s">
         <v>623</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D312" s="8">
-        <v>60</v>
+        <v>2</v>
       </c>
       <c r="E312" s="4"/>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="5" t="s">
         <v>624</v>
       </c>
       <c r="B313" s="10" t="s">
         <v>625</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D313" s="8">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E313" s="4"/>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="5" t="s">
         <v>626</v>
       </c>
       <c r="B314" s="10" t="s">
         <v>627</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D314" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E314" s="4"/>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="5" t="s">
         <v>628</v>
       </c>
-      <c r="B315" s="9" t="s">
+      <c r="B315" s="10" t="s">
         <v>629</v>
       </c>
-      <c r="C315" s="1"/>
-      <c r="D315" s="8"/>
+      <c r="C315" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D315" s="8">
+        <v>2</v>
+      </c>
       <c r="E315" s="4"/>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="5" t="s">
         <v>630</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>631</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D316" s="8">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="E316" s="4"/>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B317" s="10" t="s">
         <v>633</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D317" s="8">
-        <v>434</v>
+        <v>3</v>
       </c>
       <c r="E317" s="4"/>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="5" t="s">
         <v>634</v>
       </c>
-      <c r="B318" s="10" t="s">
+      <c r="B318" s="9" t="s">
         <v>635</v>
       </c>
-      <c r="C318" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C318" s="1"/>
+      <c r="D318" s="8"/>
       <c r="E318" s="4"/>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="5" t="s">
         <v>636</v>
       </c>
       <c r="B319" s="10" t="s">
         <v>637</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D319" s="8">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E319" s="4"/>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="5" t="s">
         <v>638</v>
       </c>
       <c r="B320" s="10" t="s">
         <v>639</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D320" s="8">
-        <v>2</v>
+        <v>229</v>
       </c>
       <c r="E320" s="4"/>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="5" t="s">
         <v>640</v>
       </c>
       <c r="B321" s="10" t="s">
         <v>641</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D321" s="8">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="E321" s="4"/>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="B322" s="10" t="s">
+      <c r="B322" s="9" t="s">
         <v>643</v>
       </c>
-      <c r="C322" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C322" s="1"/>
+      <c r="D322" s="8"/>
       <c r="E322" s="4"/>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="5" t="s">
         <v>644</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>645</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D323" s="8">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="E323" s="4"/>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="5" t="s">
         <v>646</v>
       </c>
       <c r="B324" s="10" t="s">
         <v>647</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D324" s="8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E324" s="4"/>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="5" t="s">
         <v>648</v>
       </c>
       <c r="B325" s="10" t="s">
         <v>649</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D325" s="8">
-        <v>2</v>
+        <v>8.6</v>
       </c>
       <c r="E325" s="4"/>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="5" t="s">
         <v>650</v>
       </c>
-      <c r="B326" s="9" t="s">
+      <c r="B326" s="10" t="s">
         <v>651</v>
       </c>
-      <c r="C326" s="1"/>
-      <c r="D326" s="8"/>
+      <c r="C326" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D326" s="8">
+        <v>11</v>
+      </c>
       <c r="E326" s="4"/>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="5" t="s">
         <v>652</v>
       </c>
-      <c r="B327" s="10" t="s">
+      <c r="B327" s="9" t="s">
         <v>653</v>
       </c>
-      <c r="C327" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C327" s="1"/>
+      <c r="D327" s="8"/>
       <c r="E327" s="4"/>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="5" t="s">
         <v>654</v>
       </c>
       <c r="B328" s="10" t="s">
         <v>655</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D328" s="8">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="E328" s="4"/>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="5" t="s">
         <v>656</v>
       </c>
-      <c r="B329" s="9" t="s">
+      <c r="B329" s="10" t="s">
         <v>657</v>
       </c>
-      <c r="C329" s="1"/>
-      <c r="D329" s="8"/>
+      <c r="C329" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D329" s="8">
+        <v>37</v>
+      </c>
       <c r="E329" s="4"/>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="5" t="s">
         <v>658</v>
       </c>
       <c r="B330" s="10" t="s">
         <v>659</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D330" s="8">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="E330" s="4"/>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="B331" s="10" t="s">
+      <c r="B331" s="9" t="s">
         <v>661</v>
       </c>
-      <c r="C331" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C331" s="1"/>
+      <c r="D331" s="8"/>
       <c r="E331" s="4"/>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="5" t="s">
         <v>662</v>
       </c>
       <c r="B332" s="10" t="s">
-        <v>663</v>
+        <v>641</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D332" s="8">
-        <v>2</v>
+        <v>13558</v>
       </c>
       <c r="E332" s="4"/>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="5" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B333" s="10" t="s">
-        <v>665</v>
+        <v>651</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D333" s="8">
-        <v>2</v>
+        <v>13558</v>
       </c>
       <c r="E333" s="4"/>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="5" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="B334" s="10" t="s">
-        <v>667</v>
+        <v>655</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D334" s="8">
-        <v>3</v>
+        <v>45194</v>
       </c>
       <c r="E334" s="4"/>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="5" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="B335" s="10" t="s">
-        <v>669</v>
+        <v>659</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D335" s="8">
-        <v>2</v>
+        <v>45194</v>
       </c>
       <c r="E335" s="4"/>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="5" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B336" s="10" t="s">
-        <v>671</v>
+        <v>657</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D336" s="8">
-        <v>8</v>
+        <v>45194</v>
       </c>
       <c r="E336" s="4"/>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="5" t="s">
-        <v>672</v>
-[...9 lines deleted...]
-      </c>
+        <v>667</v>
+      </c>
+      <c r="B337" s="9" t="s">
+        <v>668</v>
+      </c>
+      <c r="C337" s="1"/>
+      <c r="D337" s="8"/>
       <c r="E337" s="4"/>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="5" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="B338" s="10" t="s">
-        <v>675</v>
+        <v>639</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D338" s="8">
-        <v>2</v>
+        <v>165</v>
       </c>
       <c r="E338" s="4"/>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="5" t="s">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="B339" s="10" t="s">
-        <v>677</v>
+        <v>651</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D339" s="8">
-        <v>5</v>
+        <v>165</v>
       </c>
       <c r="E339" s="4"/>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="5" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
       <c r="B340" s="10" t="s">
-        <v>679</v>
+        <v>655</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D340" s="8">
-        <v>3</v>
+        <v>550</v>
       </c>
       <c r="E340" s="4"/>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="5" t="s">
-        <v>680</v>
-[...5 lines deleted...]
-      <c r="D341" s="8"/>
+        <v>672</v>
+      </c>
+      <c r="B341" s="10" t="s">
+        <v>659</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D341" s="8">
+        <v>550</v>
+      </c>
       <c r="E341" s="4"/>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="5" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="B342" s="10" t="s">
-        <v>683</v>
+        <v>657</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>183</v>
+        <v>314</v>
       </c>
       <c r="D342" s="8">
-        <v>10</v>
+        <v>550</v>
       </c>
       <c r="E342" s="4"/>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="5" t="s">
-        <v>684</v>
-[...9 lines deleted...]
-      </c>
+        <v>674</v>
+      </c>
+      <c r="B343" s="9" t="s">
+        <v>661</v>
+      </c>
+      <c r="C343" s="1"/>
+      <c r="D343" s="8"/>
       <c r="E343" s="4"/>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="5" t="s">
-        <v>686</v>
+        <v>675</v>
       </c>
       <c r="B344" s="10" t="s">
-        <v>687</v>
+        <v>676</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D344" s="8">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="E344" s="4"/>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="5" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-      <c r="D345" s="8"/>
+        <v>677</v>
+      </c>
+      <c r="B345" s="10" t="s">
+        <v>651</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D345" s="8">
+        <v>26</v>
+      </c>
       <c r="E345" s="4"/>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="5" t="s">
-        <v>690</v>
+        <v>678</v>
       </c>
       <c r="B346" s="10" t="s">
-        <v>691</v>
+        <v>655</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D346" s="8">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="E346" s="4"/>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="5" t="s">
-        <v>692</v>
+        <v>679</v>
       </c>
       <c r="B347" s="10" t="s">
-        <v>693</v>
+        <v>659</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D347" s="8">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="E347" s="4"/>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="5" t="s">
-        <v>694</v>
+        <v>680</v>
       </c>
       <c r="B348" s="10" t="s">
-        <v>695</v>
+        <v>657</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>183</v>
+        <v>314</v>
       </c>
       <c r="D348" s="8">
-        <v>8.6</v>
+        <v>87</v>
       </c>
       <c r="E348" s="4"/>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="5" t="s">
-        <v>696</v>
-[...9 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="B349" s="9" t="s">
+        <v>682</v>
+      </c>
+      <c r="C349" s="1"/>
+      <c r="D349" s="8"/>
       <c r="E349" s="4"/>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="5" t="s">
-        <v>698</v>
-[...5 lines deleted...]
-      <c r="D350" s="8"/>
+        <v>683</v>
+      </c>
+      <c r="B350" s="10" t="s">
+        <v>684</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D350" s="8">
+        <v>4400</v>
+      </c>
       <c r="E350" s="4"/>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="5" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
       <c r="B351" s="10" t="s">
-        <v>701</v>
+        <v>686</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D351" s="8">
-        <v>37</v>
+        <v>100</v>
       </c>
       <c r="E351" s="4"/>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="5" t="s">
-        <v>702</v>
+        <v>687</v>
       </c>
       <c r="B352" s="10" t="s">
-        <v>703</v>
+        <v>688</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>402</v>
+        <v>25</v>
       </c>
       <c r="D352" s="8">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="E352" s="4"/>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="5" t="s">
-        <v>704</v>
+        <v>689</v>
       </c>
       <c r="B353" s="10" t="s">
-        <v>705</v>
+        <v>690</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D353" s="8">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E353" s="4"/>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="5" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-      <c r="D354" s="8"/>
+        <v>691</v>
+      </c>
+      <c r="B354" s="10" t="s">
+        <v>692</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D354" s="8">
+        <v>1</v>
+      </c>
       <c r="E354" s="4"/>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="5" t="s">
-        <v>708</v>
+        <v>693</v>
       </c>
       <c r="B355" s="10" t="s">
-        <v>687</v>
+        <v>694</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D355" s="8">
-        <v>13558</v>
+        <v>1</v>
       </c>
       <c r="E355" s="4"/>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="5" t="s">
-        <v>709</v>
+        <v>695</v>
       </c>
       <c r="B356" s="10" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D356" s="8">
-        <v>13558</v>
+        <v>4400</v>
       </c>
       <c r="E356" s="4"/>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="5" t="s">
-        <v>710</v>
+        <v>697</v>
       </c>
       <c r="B357" s="10" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D357" s="8">
-        <v>45194</v>
+        <v>1</v>
       </c>
       <c r="E357" s="4"/>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="5" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
       <c r="B358" s="10" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D358" s="8">
-        <v>45194</v>
+        <v>1</v>
       </c>
       <c r="E358" s="4"/>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="5" t="s">
-        <v>712</v>
-[...9 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="B359" s="9" t="s">
+        <v>702</v>
+      </c>
+      <c r="C359" s="1"/>
+      <c r="D359" s="8"/>
       <c r="E359" s="4"/>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="5" t="s">
-        <v>713</v>
-[...5 lines deleted...]
-      <c r="D360" s="8"/>
+        <v>703</v>
+      </c>
+      <c r="B360" s="10" t="s">
+        <v>704</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D360" s="8">
+        <v>25.62</v>
+      </c>
       <c r="E360" s="4"/>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="5" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="B361" s="10" t="s">
-        <v>685</v>
+        <v>706</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>183</v>
+        <v>397</v>
       </c>
       <c r="D361" s="8">
-        <v>165</v>
+        <v>20.26</v>
       </c>
       <c r="E361" s="4"/>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="5" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="B362" s="10" t="s">
-        <v>697</v>
+        <v>708</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>183</v>
+        <v>397</v>
       </c>
       <c r="D362" s="8">
-        <v>165</v>
+        <v>128.58</v>
       </c>
       <c r="E362" s="4"/>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="5" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="B363" s="10" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>18</v>
+        <v>394</v>
       </c>
       <c r="D363" s="8">
-        <v>550</v>
+        <v>49.12</v>
       </c>
       <c r="E363" s="4"/>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="5" t="s">
-        <v>718</v>
-[...9 lines deleted...]
-      </c>
+        <v>711</v>
+      </c>
+      <c r="B364" s="9" t="s">
+        <v>712</v>
+      </c>
+      <c r="C364" s="1"/>
+      <c r="D364" s="8"/>
       <c r="E364" s="4"/>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="5" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="B365" s="10" t="s">
-        <v>703</v>
+        <v>714</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>402</v>
+        <v>25</v>
       </c>
       <c r="D365" s="8">
-        <v>550</v>
+        <v>1</v>
       </c>
       <c r="E365" s="4"/>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="5" t="s">
-        <v>720</v>
-[...5 lines deleted...]
-      <c r="D366" s="8"/>
+        <v>715</v>
+      </c>
+      <c r="B366" s="10" t="s">
+        <v>716</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D366" s="8">
+        <v>2</v>
+      </c>
       <c r="E366" s="4"/>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="5" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="B367" s="10" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D367" s="8">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="E367" s="4"/>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="5" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="B368" s="10" t="s">
-        <v>697</v>
+        <v>720</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D368" s="8">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="E368" s="4"/>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="5" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="B369" s="10" t="s">
-        <v>701</v>
+        <v>722</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D369" s="8">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="E369" s="4"/>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="5" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="B370" s="10" t="s">
-        <v>705</v>
+        <v>724</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D370" s="8">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="E370" s="4"/>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="B371" s="10" t="s">
         <v>726</v>
       </c>
-      <c r="B371" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C371" s="1" t="s">
-        <v>402</v>
+        <v>25</v>
       </c>
       <c r="D371" s="8">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="E371" s="4"/>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="5" t="s">
         <v>727</v>
       </c>
-      <c r="B372" s="9" t="s">
+      <c r="B372" s="10" t="s">
         <v>728</v>
       </c>
-      <c r="C372" s="1"/>
-      <c r="D372" s="8"/>
+      <c r="C372" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D372" s="8">
+        <v>1</v>
+      </c>
       <c r="E372" s="4"/>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="5" t="s">
         <v>729</v>
       </c>
       <c r="B373" s="10" t="s">
         <v>730</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D373" s="8">
-        <v>4400</v>
+        <v>1</v>
       </c>
       <c r="E373" s="4"/>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="5" t="s">
         <v>731</v>
       </c>
       <c r="B374" s="10" t="s">
         <v>732</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D374" s="8">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="E374" s="4"/>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="5" t="s">
         <v>733</v>
       </c>
       <c r="B375" s="10" t="s">
         <v>734</v>
       </c>
       <c r="C375" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D375" s="8">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="E375" s="4"/>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="5" t="s">
         <v>735</v>
       </c>
       <c r="B376" s="10" t="s">
         <v>736</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D376" s="8">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="E376" s="4"/>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="5" t="s">
         <v>737</v>
       </c>
       <c r="B377" s="10" t="s">
         <v>738</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>18</v>
+        <v>739</v>
       </c>
       <c r="D377" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E377" s="4"/>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="B378" s="10" t="s">
+        <v>741</v>
+      </c>
+      <c r="C378" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="B378" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D378" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E378" s="4"/>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="5" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B379" s="10" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D379" s="8">
-        <v>4400</v>
+        <v>8</v>
       </c>
       <c r="E379" s="4"/>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="5" t="s">
-        <v>743</v>
-[...1 lines deleted...]
-      <c r="B380" s="10" t="s">
         <v>744</v>
       </c>
-      <c r="C380" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B380" s="9" t="s">
+        <v>745</v>
+      </c>
+      <c r="C380" s="1"/>
+      <c r="D380" s="8"/>
       <c r="E380" s="4"/>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="5" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B381" s="10" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>18</v>
+        <v>739</v>
       </c>
       <c r="D381" s="8">
-        <v>1</v>
+        <v>1705</v>
       </c>
       <c r="E381" s="4"/>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="5" t="s">
-        <v>747</v>
-[...1 lines deleted...]
-      <c r="B382" s="9" t="s">
         <v>748</v>
       </c>
-      <c r="C382" s="1"/>
-      <c r="D382" s="8"/>
+      <c r="B382" s="10" t="s">
+        <v>749</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D382" s="8">
+        <v>58</v>
+      </c>
       <c r="E382" s="4"/>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="5" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B383" s="10" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>183</v>
+        <v>739</v>
       </c>
       <c r="D383" s="8">
-        <v>25.62</v>
+        <v>1646</v>
       </c>
       <c r="E383" s="4"/>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="5" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B384" s="10" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>475</v>
+        <v>25</v>
       </c>
       <c r="D384" s="8">
-        <v>20.26</v>
+        <v>4938</v>
       </c>
       <c r="E384" s="4"/>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="5" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="B385" s="10" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>475</v>
+        <v>25</v>
       </c>
       <c r="D385" s="8">
-        <v>128.58</v>
+        <v>5</v>
       </c>
       <c r="E385" s="4"/>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="5" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B386" s="10" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>472</v>
+        <v>38</v>
       </c>
       <c r="D386" s="8">
-        <v>49.12</v>
+        <v>10</v>
       </c>
       <c r="E386" s="4"/>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="5" t="s">
-        <v>757</v>
-[...1 lines deleted...]
-      <c r="B387" s="9" t="s">
         <v>758</v>
       </c>
-      <c r="C387" s="1"/>
-      <c r="D387" s="8"/>
+      <c r="B387" s="10" t="s">
+        <v>759</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D387" s="8">
+        <v>344</v>
+      </c>
       <c r="E387" s="4"/>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B388" s="10" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D388" s="8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E388" s="4"/>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="5" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B389" s="10" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D389" s="8">
         <v>2</v>
       </c>
       <c r="E389" s="4"/>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="5" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B390" s="10" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D390" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E390" s="4"/>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="5" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B391" s="10" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D391" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E391" s="4"/>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="5" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B392" s="10" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D392" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E392" s="4"/>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="5" t="s">
-        <v>769</v>
-[...1 lines deleted...]
-      <c r="B393" s="10" t="s">
         <v>770</v>
       </c>
-      <c r="C393" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B393" s="9" t="s">
+        <v>771</v>
+      </c>
+      <c r="C393" s="1"/>
+      <c r="D393" s="8"/>
       <c r="E393" s="4"/>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="5" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B394" s="10" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D394" s="8">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="E394" s="4"/>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="5" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B395" s="10" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D395" s="8">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E395" s="4"/>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="5" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B396" s="10" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D396" s="8">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="E396" s="4"/>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="5" t="s">
-        <v>777</v>
-[...1 lines deleted...]
-      <c r="B397" s="10" t="s">
         <v>778</v>
       </c>
-      <c r="C397" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B397" s="9" t="s">
+        <v>779</v>
+      </c>
+      <c r="C397" s="1"/>
+      <c r="D397" s="8"/>
       <c r="E397" s="4"/>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="5" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B398" s="10" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D398" s="8">
-        <v>18</v>
+        <v>129</v>
       </c>
       <c r="E398" s="4"/>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="5" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="B399" s="10" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D399" s="8">
-        <v>2</v>
+        <v>264</v>
       </c>
       <c r="E399" s="4"/>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="5" t="s">
-        <v>783</v>
-[...1 lines deleted...]
-      <c r="B400" s="10" t="s">
         <v>784</v>
       </c>
-      <c r="C400" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B400" s="9" t="s">
+        <v>785</v>
+      </c>
+      <c r="C400" s="1"/>
+      <c r="D400" s="8"/>
       <c r="E400" s="4"/>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B401" s="10" t="s">
-        <v>786</v>
+        <v>521</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>43</v>
+        <v>123</v>
       </c>
       <c r="D401" s="8">
-        <v>4</v>
+        <v>376</v>
       </c>
       <c r="E401" s="4"/>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="5" t="s">
         <v>787</v>
       </c>
-      <c r="B402" s="10" t="s">
+      <c r="B402" s="9" t="s">
         <v>788</v>
       </c>
-      <c r="C402" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C402" s="1"/>
+      <c r="D402" s="8"/>
       <c r="E402" s="4"/>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="5" t="s">
         <v>789</v>
       </c>
-      <c r="B403" s="9" t="s">
-[...3 lines deleted...]
-      <c r="D403" s="8"/>
+      <c r="B403" s="10" t="s">
+        <v>537</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D403" s="8">
+        <v>1254</v>
+      </c>
       <c r="E403" s="4"/>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="B404" s="9" t="s">
         <v>791</v>
       </c>
-      <c r="B404" s="10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C404" s="1"/>
+      <c r="D404" s="8"/>
       <c r="E404" s="4"/>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="B405" s="10" t="s">
         <v>793</v>
       </c>
-      <c r="B405" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C405" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D405" s="8">
-        <v>58</v>
+        <v>220</v>
       </c>
       <c r="E405" s="4"/>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="B406" s="10" t="s">
         <v>795</v>
       </c>
-      <c r="B406" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C406" s="1" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D406" s="8">
-        <v>1646</v>
+        <v>5</v>
       </c>
       <c r="E406" s="4"/>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="B407" s="10" t="s">
         <v>797</v>
       </c>
-      <c r="B407" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C407" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D407" s="8">
-        <v>4938</v>
+        <v>17</v>
       </c>
       <c r="E407" s="4"/>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="B408" s="10" t="s">
         <v>799</v>
       </c>
-      <c r="B408" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C408" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D408" s="8">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E408" s="4"/>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="B409" s="10" t="s">
         <v>801</v>
       </c>
-      <c r="B409" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C409" s="1" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D409" s="8">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E409" s="4"/>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="B410" s="10" t="s">
         <v>803</v>
       </c>
-      <c r="B410" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C410" s="1" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D410" s="8">
-        <v>344</v>
+        <v>1</v>
       </c>
       <c r="E410" s="4"/>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="B411" s="10" t="s">
         <v>805</v>
       </c>
-      <c r="B411" s="10" t="s">
+      <c r="C411" s="1" t="s">
         <v>806</v>
       </c>
-      <c r="C411" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D411" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E411" s="4"/>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="5" t="s">
         <v>807</v>
       </c>
       <c r="B412" s="10" t="s">
         <v>808</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D412" s="8">
-        <v>2</v>
+        <v>220</v>
       </c>
       <c r="E412" s="4"/>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="5" t="s">
         <v>809</v>
       </c>
-      <c r="B413" s="10" t="s">
+      <c r="B413" s="9" t="s">
         <v>810</v>
       </c>
-      <c r="C413" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C413" s="1"/>
+      <c r="D413" s="8"/>
       <c r="E413" s="4"/>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="5" t="s">
         <v>811</v>
       </c>
       <c r="B414" s="10" t="s">
         <v>812</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D414" s="8">
         <v>1</v>
       </c>
       <c r="E414" s="4"/>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="5" t="s">
         <v>813</v>
       </c>
-      <c r="B415" s="10" t="s">
+      <c r="B415" s="9" t="s">
         <v>814</v>
       </c>
-      <c r="C415" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C415" s="1"/>
+      <c r="D415" s="8"/>
       <c r="E415" s="4"/>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="5" t="s">
         <v>815</v>
       </c>
-      <c r="B416" s="9" t="s">
+      <c r="B416" s="10" t="s">
         <v>816</v>
       </c>
-      <c r="C416" s="1"/>
-      <c r="D416" s="8"/>
+      <c r="C416" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D416" s="8">
+        <v>30</v>
+      </c>
       <c r="E416" s="4"/>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="5" t="s">
         <v>817</v>
       </c>
       <c r="B417" s="10" t="s">
         <v>818</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D417" s="8">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="E417" s="4"/>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="5" t="s">
         <v>819</v>
       </c>
-      <c r="B418" s="10" t="s">
+      <c r="B418" s="9" t="s">
         <v>820</v>
       </c>
-      <c r="C418" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C418" s="1"/>
+      <c r="D418" s="8"/>
       <c r="E418" s="4"/>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="5" t="s">
         <v>821</v>
       </c>
       <c r="B419" s="10" t="s">
         <v>822</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D419" s="8">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="E419" s="4"/>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="5" t="s">
         <v>823</v>
       </c>
-      <c r="B420" s="9" t="s">
+      <c r="B420" s="10" t="s">
         <v>824</v>
       </c>
-      <c r="C420" s="1"/>
-      <c r="D420" s="8"/>
+      <c r="C420" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D420" s="8">
+        <v>10</v>
+      </c>
       <c r="E420" s="4"/>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="5" t="s">
         <v>825</v>
       </c>
       <c r="B421" s="10" t="s">
         <v>826</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>183</v>
+        <v>202</v>
       </c>
       <c r="D421" s="8">
-        <v>129</v>
+        <v>1</v>
       </c>
       <c r="E421" s="4"/>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="5" t="s">
         <v>827</v>
       </c>
       <c r="B422" s="10" t="s">
         <v>828</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>183</v>
+        <v>202</v>
       </c>
       <c r="D422" s="8">
-        <v>264</v>
+        <v>1</v>
       </c>
       <c r="E422" s="4"/>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="5" t="s">
         <v>829</v>
       </c>
-      <c r="B423" s="9" t="s">
+      <c r="B423" s="10" t="s">
         <v>830</v>
       </c>
-      <c r="C423" s="1"/>
-      <c r="D423" s="8"/>
+      <c r="C423" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D423" s="8">
+        <v>1</v>
+      </c>
       <c r="E423" s="4"/>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="5" t="s">
         <v>831</v>
       </c>
       <c r="B424" s="10" t="s">
-        <v>567</v>
+        <v>832</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D424" s="8">
-        <v>376</v>
+        <v>1</v>
       </c>
       <c r="E424" s="4"/>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="5" t="s">
-        <v>832</v>
-[...1 lines deleted...]
-      <c r="B425" s="9" t="s">
         <v>833</v>
       </c>
-      <c r="C425" s="1"/>
-      <c r="D425" s="8"/>
+      <c r="B425" s="10" t="s">
+        <v>834</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D425" s="8">
+        <v>1</v>
+      </c>
       <c r="E425" s="4"/>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="5" t="s">
-        <v>834</v>
-[...9 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="B426" s="9" t="s">
+        <v>836</v>
+      </c>
+      <c r="C426" s="1"/>
+      <c r="D426" s="8"/>
       <c r="E426" s="4"/>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="5" t="s">
-        <v>835</v>
-[...5 lines deleted...]
-      <c r="D427" s="8"/>
+        <v>837</v>
+      </c>
+      <c r="B427" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D427" s="8">
+        <v>1</v>
+      </c>
       <c r="E427" s="4"/>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="5" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="B428" s="10" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D428" s="8">
-        <v>220</v>
+        <v>1</v>
       </c>
       <c r="E428" s="4"/>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="5" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="B429" s="10" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D429" s="8">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="E429" s="4"/>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="5" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="B430" s="10" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D430" s="8">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="E430" s="4"/>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="5" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="B431" s="10" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D431" s="8">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="E431" s="4"/>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="5" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B432" s="10" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D432" s="8">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="E432" s="4"/>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="5" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="B433" s="10" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D433" s="8">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="E433" s="4"/>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="5" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="B434" s="10" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>851</v>
+        <v>25</v>
       </c>
       <c r="D434" s="8">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="E434" s="4"/>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B435" s="10" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D435" s="8">
-        <v>220</v>
+        <v>37</v>
       </c>
       <c r="E435" s="4"/>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="5" t="s">
-        <v>854</v>
-[...1 lines deleted...]
-      <c r="B436" s="9" t="s">
         <v>855</v>
       </c>
-      <c r="C436" s="1"/>
-      <c r="D436" s="8"/>
+      <c r="B436" s="10" t="s">
+        <v>856</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D436" s="8">
+        <v>35</v>
+      </c>
       <c r="E436" s="4"/>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="5" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="B437" s="10" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D437" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E437" s="4"/>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="5" t="s">
-        <v>858</v>
-[...1 lines deleted...]
-      <c r="B438" s="9" t="s">
         <v>859</v>
       </c>
-      <c r="C438" s="1"/>
-      <c r="D438" s="8"/>
+      <c r="B438" s="10" t="s">
+        <v>860</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D438" s="8">
+        <v>9</v>
+      </c>
       <c r="E438" s="4"/>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="5" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B439" s="10" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="D439" s="8">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="E439" s="4"/>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="5" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B440" s="10" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D440" s="8">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="E440" s="4"/>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="5" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B441" s="9" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="C441" s="1"/>
       <c r="D441" s="8"/>
       <c r="E441" s="4"/>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="5" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B442" s="10" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D442" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E442" s="4"/>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="5" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B443" s="10" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D443" s="8">
-        <v>10</v>
+        <v>148</v>
       </c>
       <c r="E443" s="4"/>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="5" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B444" s="10" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>261</v>
+        <v>123</v>
       </c>
       <c r="D444" s="8">
-        <v>1</v>
+        <v>545</v>
       </c>
       <c r="E444" s="4"/>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="5" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B445" s="10" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>261</v>
+        <v>123</v>
       </c>
       <c r="D445" s="8">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="E445" s="4"/>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="5" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B446" s="10" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>261</v>
+        <v>123</v>
       </c>
       <c r="D446" s="8">
-        <v>1</v>
+        <v>963</v>
       </c>
       <c r="E446" s="4"/>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="5" t="s">
-        <v>876</v>
-[...1 lines deleted...]
-      <c r="B447" s="10" t="s">
         <v>877</v>
       </c>
-      <c r="C447" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B447" s="9" t="s">
+        <v>878</v>
+      </c>
+      <c r="C447" s="1"/>
+      <c r="D447" s="8"/>
       <c r="E447" s="4"/>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="5" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B448" s="10" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>18</v>
+        <v>202</v>
       </c>
       <c r="D448" s="8">
         <v>1</v>
       </c>
       <c r="E448" s="4"/>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" s="5" t="s">
-        <v>880</v>
-[...1 lines deleted...]
-      <c r="B449" s="9" t="s">
         <v>881</v>
       </c>
-      <c r="C449" s="1"/>
-      <c r="D449" s="8"/>
+      <c r="B449" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D449" s="8">
+        <v>10</v>
+      </c>
       <c r="E449" s="4"/>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" s="5" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B450" s="10" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D450" s="8">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E450" s="4"/>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" s="5" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B451" s="10" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D451" s="8">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="E451" s="4"/>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" s="5" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B452" s="10" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D452" s="8">
-        <v>37</v>
+        <v>995</v>
       </c>
       <c r="E452" s="4"/>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" s="5" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B453" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D453" s="8">
-        <v>38</v>
+        <v>870</v>
       </c>
       <c r="E453" s="4"/>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="5" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B454" s="10" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D454" s="8">
-        <v>37</v>
+        <v>870</v>
       </c>
       <c r="E454" s="4"/>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="5" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B455" s="10" t="s">
-        <v>893</v>
+        <v>830</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>18</v>
+        <v>202</v>
       </c>
       <c r="D455" s="8">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="E455" s="4"/>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="5" t="s">
         <v>894</v>
       </c>
       <c r="B456" s="10" t="s">
         <v>895</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D456" s="8">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="E456" s="4"/>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" s="5" t="s">
         <v>896</v>
       </c>
       <c r="B457" s="10" t="s">
         <v>897</v>
       </c>
       <c r="C457" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D457" s="8">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E457" s="4"/>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" s="5" t="s">
         <v>898</v>
       </c>
       <c r="B458" s="10" t="s">
         <v>899</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D458" s="8">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="E458" s="4"/>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" s="5" t="s">
         <v>900</v>
       </c>
-      <c r="B459" s="10" t="s">
+      <c r="B459" s="9" t="s">
         <v>901</v>
       </c>
-      <c r="C459" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C459" s="1"/>
+      <c r="D459" s="8"/>
       <c r="E459" s="4"/>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="5" t="s">
         <v>902</v>
       </c>
       <c r="B460" s="10" t="s">
         <v>903</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D460" s="8">
         <v>2</v>
       </c>
       <c r="E460" s="4"/>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="5" t="s">
         <v>904</v>
       </c>
       <c r="B461" s="10" t="s">
         <v>905</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D461" s="8">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E461" s="4"/>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" s="5" t="s">
         <v>906</v>
       </c>
       <c r="B462" s="10" t="s">
         <v>907</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D462" s="8">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="E462" s="4"/>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" s="5" t="s">
         <v>908</v>
       </c>
-      <c r="B463" s="9" t="s">
+      <c r="B463" s="10" t="s">
         <v>909</v>
       </c>
-      <c r="C463" s="1"/>
-      <c r="D463" s="8"/>
+      <c r="C463" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D463" s="8">
+        <v>3</v>
+      </c>
       <c r="E463" s="4"/>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="5" t="s">
         <v>910</v>
       </c>
       <c r="B464" s="10" t="s">
         <v>911</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>183</v>
+        <v>314</v>
       </c>
       <c r="D464" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E464" s="4"/>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="5" t="s">
         <v>912</v>
       </c>
       <c r="B465" s="10" t="s">
         <v>913</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>183</v>
+        <v>314</v>
       </c>
       <c r="D465" s="8">
-        <v>148</v>
+        <v>13</v>
       </c>
       <c r="E465" s="4"/>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="5" t="s">
         <v>914</v>
       </c>
       <c r="B466" s="10" t="s">
         <v>915</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>183</v>
+        <v>314</v>
       </c>
       <c r="D466" s="8">
-        <v>545</v>
+        <v>13</v>
       </c>
       <c r="E466" s="4"/>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" s="5" t="s">
         <v>916</v>
       </c>
       <c r="B467" s="10" t="s">
         <v>917</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>183</v>
+        <v>314</v>
       </c>
       <c r="D467" s="8">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="E467" s="4"/>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="5" t="s">
         <v>918</v>
       </c>
       <c r="B468" s="10" t="s">
         <v>919</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>183</v>
+        <v>314</v>
       </c>
       <c r="D468" s="8">
-        <v>963</v>
+        <v>20</v>
       </c>
       <c r="E468" s="4"/>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" s="5" t="s">
         <v>920</v>
       </c>
-      <c r="B469" s="9" t="s">
+      <c r="B469" s="10" t="s">
         <v>921</v>
       </c>
-      <c r="C469" s="1"/>
-      <c r="D469" s="8"/>
+      <c r="C469" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D469" s="8">
+        <v>20</v>
+      </c>
       <c r="E469" s="4"/>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" s="5" t="s">
         <v>922</v>
       </c>
       <c r="B470" s="10" t="s">
         <v>923</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>261</v>
+        <v>314</v>
       </c>
       <c r="D470" s="8">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="E470" s="4"/>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" s="5" t="s">
         <v>924</v>
       </c>
-      <c r="B471" s="10" t="s">
+      <c r="B471" s="9" t="s">
         <v>925</v>
       </c>
-      <c r="C471" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C471" s="1"/>
+      <c r="D471" s="8"/>
       <c r="E471" s="4"/>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" s="5" t="s">
         <v>926</v>
       </c>
       <c r="B472" s="10" t="s">
         <v>927</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D472" s="8">
-        <v>9</v>
+        <v>2883</v>
       </c>
       <c r="E472" s="4"/>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" s="5" t="s">
         <v>928</v>
       </c>
       <c r="B473" s="10" t="s">
         <v>929</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D473" s="8">
-        <v>28</v>
+        <v>2534</v>
       </c>
       <c r="E473" s="4"/>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" s="5" t="s">
         <v>930</v>
       </c>
       <c r="B474" s="10" t="s">
         <v>931</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D474" s="8">
-        <v>995</v>
+        <v>901</v>
       </c>
       <c r="E474" s="4"/>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="5" t="s">
         <v>932</v>
       </c>
-      <c r="B475" s="10" t="s">
+      <c r="B475" s="9" t="s">
         <v>933</v>
       </c>
-      <c r="C475" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C475" s="1"/>
+      <c r="D475" s="8"/>
       <c r="E475" s="4"/>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="5" t="s">
         <v>934</v>
       </c>
       <c r="B476" s="10" t="s">
         <v>935</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D476" s="8">
-        <v>870</v>
+        <v>2</v>
       </c>
       <c r="E476" s="4"/>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" s="5" t="s">
         <v>936</v>
       </c>
       <c r="B477" s="10" t="s">
-        <v>875</v>
+        <v>937</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>261</v>
+        <v>314</v>
       </c>
       <c r="D477" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="E477" s="4"/>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" s="5" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="B478" s="10" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D478" s="8">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E478" s="4"/>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="5" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="B479" s="10" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D479" s="8">
-        <v>18</v>
+        <v>2100</v>
       </c>
       <c r="E479" s="4"/>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" s="5" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B480" s="10" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D480" s="8">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E480" s="4"/>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" s="5" t="s">
-        <v>943</v>
-[...1 lines deleted...]
-      <c r="B481" s="9" t="s">
         <v>944</v>
       </c>
-      <c r="C481" s="1"/>
-      <c r="D481" s="8"/>
+      <c r="B481" s="10" t="s">
+        <v>945</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="D481" s="8">
+        <v>126</v>
+      </c>
       <c r="E481" s="4"/>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" s="5" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="B482" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C482" s="1" t="s">
         <v>946</v>
       </c>
-      <c r="C482" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D482" s="8">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E482" s="4"/>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" s="5" t="s">
-        <v>947</v>
-[...9 lines deleted...]
-      </c>
+        <v>949</v>
+      </c>
+      <c r="B483" s="9" t="s">
+        <v>950</v>
+      </c>
+      <c r="C483" s="1"/>
+      <c r="D483" s="8"/>
       <c r="E483" s="4"/>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="5" t="s">
-        <v>949</v>
-[...5 lines deleted...]
-      <c r="D484" s="8"/>
+        <v>951</v>
+      </c>
+      <c r="B484" s="10" t="s">
+        <v>903</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D484" s="8">
+        <v>1</v>
+      </c>
       <c r="E484" s="4"/>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" s="5" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B485" s="10" t="s">
-        <v>952</v>
+        <v>905</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>402</v>
+        <v>314</v>
       </c>
       <c r="D485" s="8">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="E485" s="4"/>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" s="5" t="s">
         <v>953</v>
       </c>
       <c r="B486" s="10" t="s">
         <v>954</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>402</v>
+        <v>314</v>
       </c>
       <c r="D486" s="8">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E486" s="4"/>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" s="5" t="s">
         <v>955</v>
       </c>
       <c r="B487" s="10" t="s">
-        <v>956</v>
+        <v>909</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D487" s="8">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="E487" s="4"/>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="B488" s="10" t="s">
         <v>957</v>
       </c>
-      <c r="B488" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C488" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D488" s="8">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E488" s="4"/>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" s="5" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="B489" s="10" t="s">
-        <v>960</v>
+        <v>913</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D489" s="8">
-        <v>68</v>
+        <v>6</v>
       </c>
       <c r="E489" s="4"/>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" s="5" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
       <c r="B490" s="10" t="s">
-        <v>962</v>
+        <v>915</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>18</v>
+        <v>314</v>
       </c>
       <c r="D490" s="8">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="E490" s="4"/>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="5" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="B491" s="10" t="s">
-        <v>964</v>
+        <v>917</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>402</v>
+        <v>314</v>
       </c>
       <c r="D491" s="8">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="E491" s="4"/>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" s="5" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="B492" s="10" t="s">
-        <v>966</v>
+        <v>919</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>402</v>
+        <v>314</v>
       </c>
       <c r="D492" s="8">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="E492" s="4"/>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" s="5" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="B493" s="10" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>402</v>
+        <v>314</v>
       </c>
       <c r="D493" s="8">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="E493" s="4"/>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" s="5" t="s">
-        <v>969</v>
-[...5 lines deleted...]
-      <c r="D494" s="8"/>
+        <v>964</v>
+      </c>
+      <c r="B494" s="10" t="s">
+        <v>923</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D494" s="8">
+        <v>28</v>
+      </c>
       <c r="E494" s="4"/>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" s="5" t="s">
-        <v>971</v>
-[...9 lines deleted...]
-      </c>
+        <v>965</v>
+      </c>
+      <c r="B495" s="9" t="s">
+        <v>966</v>
+      </c>
+      <c r="C495" s="1"/>
+      <c r="D495" s="8"/>
       <c r="E495" s="4"/>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" s="5" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="B496" s="10" t="s">
-        <v>974</v>
+        <v>927</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D496" s="8">
-        <v>2121</v>
+        <v>1173</v>
       </c>
       <c r="E496" s="4"/>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" s="5" t="s">
-        <v>975</v>
+        <v>968</v>
       </c>
       <c r="B497" s="10" t="s">
-        <v>972</v>
+        <v>929</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D497" s="8">
-        <v>5580</v>
+        <v>1197</v>
       </c>
       <c r="E497" s="4"/>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" s="5" t="s">
-        <v>976</v>
-[...5 lines deleted...]
-      <c r="D498" s="8"/>
+        <v>969</v>
+      </c>
+      <c r="B498" s="10" t="s">
+        <v>931</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D498" s="8">
+        <v>17</v>
+      </c>
       <c r="E498" s="4"/>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" s="5" t="s">
-        <v>978</v>
-[...9 lines deleted...]
-      </c>
+        <v>970</v>
+      </c>
+      <c r="B499" s="9" t="s">
+        <v>971</v>
+      </c>
+      <c r="C499" s="1"/>
+      <c r="D499" s="8"/>
       <c r="E499" s="4"/>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" s="5" t="s">
-        <v>979</v>
+        <v>972</v>
       </c>
       <c r="B500" s="10" t="s">
-        <v>691</v>
+        <v>935</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>183</v>
+        <v>314</v>
       </c>
       <c r="D500" s="8">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E500" s="4"/>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" s="5" t="s">
-        <v>980</v>
+        <v>973</v>
       </c>
       <c r="B501" s="10" t="s">
-        <v>695</v>
+        <v>937</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>183</v>
+        <v>314</v>
       </c>
       <c r="D501" s="8">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E501" s="4"/>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" s="5" t="s">
-        <v>981</v>
+        <v>974</v>
       </c>
       <c r="B502" s="10" t="s">
-        <v>982</v>
+        <v>939</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D502" s="8">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E502" s="4"/>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" s="5" t="s">
-        <v>983</v>
+        <v>975</v>
       </c>
       <c r="B503" s="10" t="s">
-        <v>984</v>
+        <v>941</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D503" s="8">
-        <v>22</v>
+        <v>1700</v>
       </c>
       <c r="E503" s="4"/>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" s="5" t="s">
-        <v>985</v>
+        <v>976</v>
       </c>
       <c r="B504" s="10" t="s">
-        <v>583</v>
+        <v>943</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="D504" s="8">
-        <v>14371</v>
+        <v>2</v>
       </c>
       <c r="E504" s="4"/>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" s="5" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
       <c r="B505" s="10" t="s">
-        <v>987</v>
+        <v>978</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>402</v>
+        <v>946</v>
       </c>
       <c r="D505" s="8">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="E505" s="4"/>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" s="5" t="s">
-        <v>988</v>
+        <v>979</v>
       </c>
       <c r="B506" s="10" t="s">
-        <v>989</v>
+        <v>948</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>402</v>
+        <v>946</v>
       </c>
       <c r="D506" s="8">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="E506" s="4"/>
-    </row>
-[...746 lines deleted...]
-      <c r="E558" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>