--- v0 (2026-06-30)
+++ v1 (2026-09-01)
@@ -12,515 +12,488 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Ведомость объемов работ к тендеру №1133</t>
   </si>
   <si>
     <t>ЭТО НЕ ОФЕРТА И НЕ КП, ЗАПОЛНЯТЬ ЕЕ НЕ НУЖНО. ЭТО ВЕДОМОСТЬ ОБЪЕМОВ РАБОТ, ИСПОЛЬЗУЙТЕ ЕЕ ДЛЯ ВАШИХ РАСЧЕТОВ</t>
   </si>
   <si>
-    <t xml:space="preserve">Полный комплекс работ по устройству верхних слоев благоустройства </t>
+    <t>Полный комплекс работ по благоустройству и озеленению территории</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Виды работ</t>
   </si>
   <si>
     <t>Ед. изм.</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Затраты на весь проект (г. Москва, ул. Потешная, вл. 5)</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>Благоустройство и озеленение территории (без разбивки)</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
-    <t>Благоустройство в границах ГПЗУ по 11-ОМ/2023-ГП изм.18</t>
+    <t>Устройство монолитных подпорных стен и фундаментов МАФ без отделки (1-я очередь)</t>
   </si>
   <si>
     <t>1.1.1.1</t>
   </si>
   <si>
+    <t>Устройство подпорной стены ПС-1 в соответствии с 11-ОМ/2023-КЖ46. Дренажная обойма из геофильтра (геотекстиль) и щебня фр. 20-40 мм с прокладкой  дренажнлй трубы корсис про д110мм.(50 м.п.)</t>
+  </si>
+  <si>
+    <t>м3</t>
+  </si>
+  <si>
+    <t>1.1.1.2</t>
+  </si>
+  <si>
+    <t>Устройство подпорной стены ПС-4 в осях 1.И-пА/п1-1.19 в соответствии 11-ОМ/2023-КЖ45 Дренажная обойма из геофильтра (геотекстиль) и щебня фр. 20-40 мм с прокладкой  дренажнлй трубы корсис про д110мм.(50 м.п.)</t>
+  </si>
+  <si>
+    <t>1.1.1.3</t>
+  </si>
+  <si>
+    <t>Работы по подпорной стене ПС-5 в соответствии 11-ОМ/2023-АС-1 (лист 8) Штукатурка надземной части ПС ЦПС по сетке с последующей покраской фасадной водоэмульсионной краской цвет по ДП</t>
+  </si>
+  <si>
+    <t>м2</t>
+  </si>
+  <si>
+    <t>1.1.1.4</t>
+  </si>
+  <si>
+    <t>Работы по подпорной стене ПС-6 в соответствии 11-ОМ/2023-АС-1 (лист 9) Штукатурка надземной части ПС ЦПС по сетке с последующей покраской фасадной водоэмульсионной краской цвет по ДП</t>
+  </si>
+  <si>
+    <t>1.1.1.5</t>
+  </si>
+  <si>
+    <t>Устройство подпорной стены ПС-12 в осях 2.Ю/2.4-2.21 в соответствии 11-ОМ/2023-КЖ47 Дренажная обойма из геофильтра (геотекстиль) и щебня фр. 20-40 мм с прокладкой  дренажнлй трубы корсис про д110мм.(50 м.п.)</t>
+  </si>
+  <si>
+    <t>1.1.1.6</t>
+  </si>
+  <si>
+    <t>Устройство подпорной стены ПС-13 в осях 2.Ю/1.12-2.7 в соответствии 11-ОМ/2023-КЖ48</t>
+  </si>
+  <si>
+    <t>1.1.1.7</t>
+  </si>
+  <si>
+    <t>Устройство подпорных стен ПС-7, ПС-8, ПС-9, ПС-10, ПС-11, ПС-14 в соответствии 11-ОМ/2023-КЖ50</t>
+  </si>
+  <si>
+    <t>1.1.1.8</t>
+  </si>
+  <si>
+    <t>Устройство фундаментов МАФ в соответствии 11-ОМ/2023-КЖ49</t>
+  </si>
+  <si>
+    <t>1.1.1.9</t>
+  </si>
+  <si>
+    <t>Устройство фундамента под ограждение в соответствии 11-ОМ/2023-КЖ53</t>
+  </si>
+  <si>
+    <t>1.1.2</t>
+  </si>
+  <si>
+    <t>Устройство системы поверхностного водоотвода в соответствии с   11-ОМ/2023-ГП (лист 15)</t>
+  </si>
+  <si>
+    <t>1.1.2.1</t>
+  </si>
+  <si>
+    <t>Выполнение комплекса работ по устройству лотков (с решетками водоприемными, чугунными щелевыми -269шт) системы поверхностного водоотвода с разработкой грунта ( вспомогательные работы и материалы в соотсветсвие с ВОР и проектной документацией</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>1.1.2.2</t>
+  </si>
+  <si>
+    <t>Выполнение комплекса работ по устройствупескоулавливающих колодцев поверхностного водоотвода ( вспомогательные работы и материалы в соотсветсвие с ВОР и проектной документацией</t>
+  </si>
+  <si>
+    <t>1.1.3</t>
+  </si>
+  <si>
+    <t>Устройство наружной лестницы НЛ-1 в соответствии 11-ОМ/2023-КЖ52; 11-ОМ/2023-КЖ51изм.1</t>
+  </si>
+  <si>
+    <t>1.1.3.1</t>
+  </si>
+  <si>
+    <t>Полный комплекс строительно-монтажных работ наружной лестницы НЛ-2  в соответствии 11-ОМ/2023-КЖ51изм.1</t>
+  </si>
+  <si>
+    <t>1.1.3.2</t>
+  </si>
+  <si>
+    <t>Полный комплекс строительно-монтажных работ подпорных стен СП1, СП2, СП3, СП3, СП4, СП5 наружной лестницы НС-1 в соответствии 11-ОМ/2023-КЖ52</t>
+  </si>
+  <si>
+    <t>1.1.3.3</t>
+  </si>
+  <si>
+    <t>Полный комплекс строительно-монтажных работ  монолитных маршей наружной лестницы НЛ-1 в соответствии 11-ОМ/2023-КЖ52</t>
+  </si>
+  <si>
+    <t>1.1.4</t>
+  </si>
+  <si>
+    <t>Благоустройство в границах ГПЗУ по 11-ОМ/2023-ГП изм.2.</t>
+  </si>
+  <si>
+    <t>1.1.4.1</t>
+  </si>
+  <si>
+    <t>Разработка грунта.  Выемка грунта до проектных отметок с последующей утилизацией на полигоне</t>
+  </si>
+  <si>
+    <t>1.1.4.2</t>
+  </si>
+  <si>
+    <t>Разработка грунта. Устройство насыпи из дренирующего непучинистого грунта до проектных отметок с послойным уплотнением и планировкой поверхности</t>
+  </si>
+  <si>
+    <t>1.1.4.3</t>
+  </si>
+  <si>
     <t>Комплекс работ по благоустройству в  соответствие с проектной документацией и ВОР. Устройство покрытий Тип 1. Проезд с покрытием из асфальтобетона по грунту</t>
   </si>
   <si>
-    <t>м2</t>
-[...2 lines deleted...]
-    <t>1.1.1.2</t>
+    <t>1.1.4.4</t>
   </si>
   <si>
     <t>Комплекс работ по благоустройству в  соответствие  с проектной документацией и ВОР. Устройство покрытий Тип 1а Проезд с покрытием из асфальтобетона по кровле автостоянки</t>
   </si>
   <si>
-    <t>1.1.1.3</t>
-[...23 lines deleted...]
-    <t>1.1.1.7</t>
+    <t>1.1.4.5</t>
+  </si>
+  <si>
+    <t>Комплекс работ по благоустройству в  соответствие  с проектной документацией и ВОР. Устройство покрытий Тип 1* Тротуар с возможностью проезда пожарной машины (нагрузка 16 т/ось) в соответствии с ВОР и проектной документацией (Слои: Щебень М600 фр.40-80 с заклинкой щебнем  фр.10-20  толщ. - 0.20 м.; Геотекстиль;Песок средний Кф•2м/с, толщ.переменная 0,45 м ;Асфальтобетон крупнозернистый плотный тип В-9 см;Асфальтобетон мелкозернистый плотный тип Б- 5 см)</t>
+  </si>
+  <si>
+    <t>1.1.4.6</t>
+  </si>
+  <si>
+    <t>Комплекс работ по благоустройству в  соответствии  с проектной документацией и ВОР.Тротуары, отмостки и площадки с покрытием из плитки фабрика ГОТИКА или аналог - тип 2.1 тротуары, отмостка и площадки с покрытием из плитки (0,3х0,1х0,06м) фабрика Готика , укладка на цементно-песчананую смесь М100 ГОСТ 31357-2007 толщиной 0,05 м</t>
+  </si>
+  <si>
+    <t>1.1.4.7</t>
+  </si>
+  <si>
+    <t>Комплекс работ по благоустройству в  соответствии  с проектной документацией и ВОР. Устройство покрытий Тип 2.1* Тротуары, отмостка и площадки с покрытием из плитки (0,6х0,2х0,06м) фабрика Готика или аналог, укладка на цементно-песчананую смесь М100 ГОСТ 31357-2007 толщиной 0,05 м</t>
+  </si>
+  <si>
+    <t>1.1.4.8</t>
+  </si>
+  <si>
+    <t>Комплекс работ по благоустройству в  соответствии  с проектной документацией и ВОР. Устройство покрытий Тип 2.3 Покрытия из плитки 0.3х0.1х0.06 по наружным лестницам НЛ-1 и НЛ-2</t>
+  </si>
+  <si>
+    <t>1.1.4.9</t>
   </si>
   <si>
     <t>Комплекс работ по благоустройству в  соответствие  с проектной документацией и ВОР. Устройство покрытий Тип 2.3* Площадки с покрытием из плитки (0,6х0,2х0,06м) фабрика Готика или аналог,укладка на цементно-песчананую смесь М100 ГОСТ 31357-2007 толщиной 0,05 м</t>
   </si>
   <si>
-    <t>1.1.1.8</t>
-[...47 lines deleted...]
-    <t>1.1.1.16</t>
+    <t>1.1.4.10</t>
+  </si>
+  <si>
+    <t>Комплекс работ по благоустройству в  соответствии  с проектной документацией и ВОР. Устройство покрытий Тип 2.2 Тротуары с возможностью проезда пожарных машин (нагрузка 16т/ось) с покрытием из плитки (0,3х0,1х0,08м) фабрика Готика или аналог,укладка на цементно-песчананую смесь М100 ГОСТ 31357-2007 толщиной 0,05 м</t>
+  </si>
+  <si>
+    <t>1.1.4.11</t>
+  </si>
+  <si>
+    <t>Комплекс работ по благоустройству в  соответствии  с проектной документацией и ВОР. Устройство покрытий Тип 2.2* Тротуары с возможностью проезда пожарных машин (нагрузка 16т/ось) с покрытием из плитки (0,6х0,2х0,08м) фабрика Готика или аналог  укладка на цементно-песчананую смесь М100 ГОСТ 31357-2007 толщиной 0,05 м</t>
+  </si>
+  <si>
+    <t>1.1.4.12</t>
+  </si>
+  <si>
+    <t>Комплекс работ по благоустройству в  соответствии  с проектной документацией и ВОР. Устройство покрытий Тип 2.1а Тротуары, отмостка и площадки с покрытием из плитки (0,3х0,1х0,06м) фабрика Готика или аналог  с БР100.20.8 и металлич бортом на кровле паркинга, укладка на цементно-песчананую смесь М100 ГОСТ 31357-2007 толщиной 0,05 м</t>
+  </si>
+  <si>
+    <t>1.1.4.13</t>
+  </si>
+  <si>
+    <t>Комплекс работ по благоустройству в  соответствии  с проектной документацией и ВОР. Устройство покрытий Тип 2.1а* Тротуары, отмостка и площадки с покрытием из плитки (0,6х0,2х0,06м) фабрика Готика или аналог  с БР100.20.8 и металлич боротом на кровле паркинга, укладка на цементно-песчананую смесь М100 ГОСТ 31357-2007 толщиной 0,05 м</t>
+  </si>
+  <si>
+    <t>1.1.4.14</t>
+  </si>
+  <si>
+    <t>Комплекс работ по благоустройству в  соответствии  с проектной документацией и ВОР. Устройство покрытий Тип 2.2а Тротуары с возможностью проезда пожарных машин (нагрузка 16т/ось) с покрытием из плитки (0,3х0,1х0,08м) фабрика Готика или аналог,укладка на цементно-песчананую смесь М100 ГОСТ 31357-2007 толщиной 0,05 м</t>
+  </si>
+  <si>
+    <t>1.1.4.15</t>
+  </si>
+  <si>
+    <t>Комплекс работ по благоустройству в  соответствии с проектной документацией и ВОР. Устройство покрытий Тип 2.2а* Тротуары с возможностью проезда пожарных машин (нагрузка 16т/ось) с покрытием из плитки (0,6х0,2х0,08м) фабрика Готика или аналог  укладка на цементно-песчананую смесь М100 ГОСТ 31357-2007 толщиной 0,05 м</t>
+  </si>
+  <si>
+    <t>1.1.4.16</t>
+  </si>
+  <si>
+    <t>Комплекс работ по благоустройству в  соответствии с проектной документацией и ВОР. Устройство нижнего слоя  на кровле автостоянки-Для всех типов покрытий с литерой "А" нижний слой  из мембраны Тефонд HP Дрейн стар</t>
+  </si>
+  <si>
+    <t>1.1.4.17</t>
+  </si>
+  <si>
+    <t>Комплекс работ по благоустройству в  соответствии  с проектной документацией и ВОР. Устройство покрытий : детские и физкультурная площадки с покрытием из инновационной резиновой цветной крошки Rosehill TPV, толщина 20 мм, и черной крошки 40 мм. с металлическим бортом - на кровле подземного гаража тип 4.1а, тип 4.2а</t>
+  </si>
+  <si>
+    <t>1.1.4.18</t>
+  </si>
+  <si>
+    <t>Комплекс работ по благоустройству в  соответствии с проектной документацией и ВОР. Устройство покрытий Тип 6а Покрытия из гранитного гравия, с металлическим бортом "Стандарт", Роскварц или аналог на кровле подземного паркинга фракция 2-5 мм</t>
+  </si>
+  <si>
+    <t>1.1.4.19</t>
   </si>
   <si>
     <t>Установка бордюрного камня</t>
   </si>
   <si>
     <t>м.п.</t>
   </si>
   <si>
-    <t>1.1.1.17</t>
+    <t>1.1.4.20</t>
   </si>
   <si>
     <t>Укладка тактильной плитки</t>
   </si>
   <si>
-    <t>шт.</t>
-[...8 lines deleted...]
-    <t>1.1.2.1</t>
+    <t>1.1.5</t>
+  </si>
+  <si>
+    <t>Озеленение территории (деревья, кустарники) в соответствии с ведомостью элементов озеленения по ГП и благоустройство в границах ГПЗУ по 11-ОМ/2023-ГП изм.2.</t>
+  </si>
+  <si>
+    <t>1.1.5.1</t>
   </si>
   <si>
     <t>Посадка деревьев хвойных и лиственных возраст 6-8 лет (номенклатура, возраст, объем плодородного грунта, ком в соответствии с проектом) с гарантией 5 лет</t>
   </si>
   <si>
-    <t>1.1.2.2</t>
+    <t>1.1.5.2</t>
   </si>
   <si>
     <t>Посадка кустарников хвойных и лиственных возраст 3-5 лет (номенклатура, возраст,объем плодородного грунта, ком в соответствии с проектом)</t>
   </si>
   <si>
-    <t>1.1.3</t>
-[...5 lines deleted...]
-    <t>1.1.3.1</t>
+    <t>1.1.5.3</t>
   </si>
   <si>
     <t>Цветники из многолетников толщина плодородного грунта 0,2 м.</t>
   </si>
   <si>
-    <t>1.1.3.2</t>
+    <t>1.1.5.4</t>
   </si>
   <si>
     <t>Цветники из многолетников в вазоне Polygood толщина плодородного грунта 0,3 м.</t>
   </si>
   <si>
-    <t>1.1.3.3</t>
+    <t>1.1.5.5</t>
   </si>
   <si>
     <t>Газон с засевом многолетних трав, толщина плодородного грунта 0,2 м.</t>
   </si>
   <si>
-    <t>1.1.3.4</t>
+    <t>1.1.5.6</t>
   </si>
   <si>
     <t>Газон с засевом многолетних трав на кровле паркинга, толщина плодородного грунта 0,2 м.</t>
   </si>
   <si>
-    <t>1.1.3.5</t>
+    <t>1.1.5.7</t>
   </si>
   <si>
     <t>Рулонный газон на откосе ( с георешеткой геофлекс 160х160х50 с креплением анкерами, с плодородным почвенным субстратом, дренажным геокомпозитом 1 слой и профилированной мембраной 1 слой)толщина плодородного грунта 0,2 м.</t>
   </si>
   <si>
-    <t>1.1.3.6</t>
+    <t>1.1.5.8</t>
   </si>
   <si>
     <t>Приствольные круги под деревьями и кустарниками</t>
   </si>
   <si>
-    <t>1.1.4</t>
-[...161 lines deleted...]
-    <t>1.1.5.1</t>
+    <t>1.1.5.9</t>
   </si>
   <si>
     <t>Строительно-монтажные работы по устройству шлагбаума, длина стрелы 6 м,( Время открывания 2-4 с, интенсивность 3000 циклов в сутки, диапазон рабочей температуры -40+50) по согласованию с заказчиком заказчика</t>
   </si>
   <si>
     <t>1.1.6</t>
   </si>
   <si>
     <t>Выполнение работ по благоустройству за границей ГПЗУ</t>
   </si>
   <si>
     <t>1.1.6.1</t>
   </si>
   <si>
-    <t>Комплекс работ по благоустройству в  соответствие с проектной документацией и ВОР. Устройство покрытий Тип 1а Проезд с покрытием из асфальтобетона по кровле автостоянки</t>
+    <t>Комплекс работ по благоустройству в  соответствии с проектной документацией и ВОР. Устройство покрытий из асфальтобетона с бортовым камнем БР 100.30.15-  Тип 1* Проезд с покрытием из асфальтобетона по кровле автостоянки (Слои: Щебень М600 фр.40-80 с заклинкой щебнем  фр.10-20  толщ. - 0.20 м.; Геотекстиль;Песок средний Кф•2м/с, толщ.переменнаяот 0,66-1,76 м ;Асфальтобетон крупнозернистый плотный тип В-9 см;Асфальтобетон мелкозернистый плотный тип Б- 5 см)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> м2</t>
   </si>
   <si>
     <t>1.1.6.2</t>
   </si>
   <si>
-    <t>Комплекс работ по благоустройству в  соответствие с проектной документацией и ВОР. Устройство покрытий Тип 2.1* Тротуары, отмостка и площадки с покрытием из плитки (0,6х0,2х0,06м) фабрика Готика или аналог, укладка на цементно-песчананую смесь М100 ГОСТ 31357-2007 толщиной 0,05 м</t>
+    <t>Комплекс работ по благоустройству в  соответствии с проектной документацией и ВОР. Устройство покрытий Тип 2.1* Тротуары, отмостка и площадки с покрытием из плитки (0,6х0,2х0,06м) фабрика Готика или аналог, укладка на цементно-песчананую смесь М100 ГОСТ 31357-2007 толщиной 0,05 м</t>
   </si>
   <si>
     <t>1.1.6.3</t>
   </si>
   <si>
     <t>Комплекс работ по благоустройству в  соответствие с проектной документацией и ВОР. Устройство покрытий Тип 2.3 Покрытия из плитки 0.3х0.1х0.06 по наружным лестницам НЛ-1 и НЛ-2</t>
   </si>
   <si>
     <t>1.1.6.4</t>
   </si>
   <si>
     <t>Комплекс работ по благоустройству в  соответствие с проектной документацией и ВОР. Устройство покрытий Тип 2.3* Площадки с покрытием из плитки (0,6х0,2х0,06м) фабрика Готика или аналог, укладка на цементно-песчананую смесь М100 ГОСТ 31357-2007 толщиной 0,05 м</t>
   </si>
   <si>
     <t>1.1.6.5</t>
   </si>
   <si>
     <t>Комплекс работ по благоустройству в  соответствие с проектной документацией и ВОР. Устройство покрытий Тип 2.2* Тротуары с возможностью проезда пожарных машин (нагрузка 16т/ось) с покрытием из плитки (0,6х0,2х0,08м) фабрика Готика или аналог  укладка на цементно-песчананую смесь М100 ГОСТ 31357-2007 толщиной 0,05 м</t>
   </si>
   <si>
     <t>1.1.7</t>
   </si>
   <si>
-    <t>Озеленение территории  и ыполнение работ по благоустройству за границей ГПЗУ</t>
+    <t>Озеленение территории  и выполнение работ по благоустройству за границей ГПЗУ</t>
   </si>
   <si>
     <t>1.1.7.1</t>
   </si>
   <si>
+    <t>Устройство газона с засевом многолетних трав, толщина плодородного грунта 0,2 м.</t>
+  </si>
+  <si>
     <t>1.1.7.2</t>
   </si>
   <si>
-    <t>Рулонный газон на откосе( с георешеткой геофлекс 160х160х50 с креплением анкерами, с плодородным почвенным субстратом, дренажным геокомпозитом 1 слой и профилированной мембраной 1 слой) толщина плодородного грунта 0,2 м.</t>
+    <t>Устройство рулонного газона на откосе( с георешеткой геофлекс 160х160х50 с креплением анкерами, с плодородным почвенным субстратом, дренажным геокомпозитом 1 слой и профилированной мембраной 1 слой) толщина плодородного грунта 0,2 м.</t>
   </si>
   <si>
     <t>1.1.8</t>
   </si>
   <si>
-    <t>Выполнение работ по благоустройству в соответствии с проектной документией и ВОР :Устройство покрытия по типу П-4, П-5 на кровле автостоянки</t>
+    <t xml:space="preserve">Выполнение работ по благоустройству в соответствии с 11-ОМ/2023-АР-1.0* </t>
   </si>
   <si>
     <t>1.1.8.1</t>
   </si>
   <si>
-    <t>Тротуарная плитка 600х200 толщиной 80 мм на клею плиточном, эластичном, морозостойком</t>
+    <t>:Устройство покрытия по типу П-4, П-5 на кровле автостоянки  - Тротуарная плитка 600х200 толщиной 80 мм на клею плиточном, эластичном, морозостойком</t>
   </si>
   <si>
     <t>1.1.8.2</t>
   </si>
   <si>
-    <t>Устройство деформационного шва ДШ-5 MANGRA 6270-060/ESGBP шириной 50 мм (лист 18)</t>
+    <t>Устройство покрытия по типу П-4, П-5 на кровле автостоянки.  Устройство деформационного шва ДШ-5 MANGRA 6270-060/ESGBP шириной 50 мм (лист 18)</t>
   </si>
   <si>
     <t>1.1.9</t>
   </si>
   <si>
-    <t>Выполнение работ по благоустройству в соответствии с проектной документией и ВОР :Установка грязезащитных решеток ГРС-1</t>
+    <t xml:space="preserve">Выполнение работ по благоустройству.  Установка грязезащитных решеток </t>
   </si>
   <si>
     <t>1.1.9.1</t>
   </si>
   <si>
-    <t>Установка грязезащитных решеток ГРС-1 :Стальная ячеистая решетка 594х394х20мм (арт. 3460) в пластиковом поддоне "Твист"600х400х65 (арт. 8640). Производитель - "Стандартпарк"</t>
+    <t>Установка грязезащитных решеток ГРС-1.в соответствии с 11-ОМ/2023-АР-2.0 (лист 2)  Стальная ячеистая решетка 594х394х20мм (арт. 3460) в пластиковом поддоне "Твист"600х400х65 (арт. 8640). Производитель - "Стандартпарк"</t>
+  </si>
+  <si>
+    <t>1.1.9.2</t>
+  </si>
+  <si>
+    <t>Установка грязезащитных решеток ГРС-1.в соответствии с 11-ОМ/2023-АР-2.1 (лист 2) Стальная ячеистая решетка 594х394х20мм (арт. 3460) в пластиковом поддоне "Твист"600х400х65 (арт. 8640). Производитель - "Стандартпарк"</t>
+  </si>
+  <si>
+    <t>1.1.9.3</t>
+  </si>
+  <si>
+    <t>Установка грязезащитных решеток ГРС-1 в соответствии с 11-ОМ/2023-АР-2.2 (лист 2). Стальная ячеистая решетка 594х394х20мм (арт. 3460) в пластиковом поддоне "Твист"600х400х65 (арт. 8640). Производитель - "Стандартпарк"</t>
   </si>
   <si>
     <t>1.1.10</t>
   </si>
   <si>
-    <t>Выполнение работ по благоустройству в соответствии с 11-ОМ/2023-АС-1</t>
+    <t>Выполнение работ по благоустройству в соответствии с 11-ОМ/2023-АС-2</t>
   </si>
   <si>
     <t>1.1.10.1</t>
   </si>
   <si>
     <t>Устройство покрытий площадок лестниц НЛ Тип П-1 (Цементопесчаная стяжка М150, армированная сеткой 5Вр-I 150х150 ГОСТ 23278-2012, толщина - 0,02 - 0,04 м; Гидроизоляция обмазочная полимерцементная Ceresit CR 166 в 1 слой; Морозостойкий плиточный клей; Финишное покрытие по ГП)</t>
   </si>
   <si>
     <t>1.1.10.2</t>
   </si>
   <si>
     <t>Устройство покрытий площадок лестниц НЛ Тип П-1 (Цементопесчаная стяжка М150, армированная сеткой 5Вр-I 150х150 ГОСТ 23278-2012, толщина - 0,02 - 0,07 м; Гидроизоляция обмазочная полимерцементная Ceresit CR 166 в 1 слой; Морозостойкий плиточный клей; Финишное покрытие по ГП)</t>
   </si>
   <si>
     <t>1.1.10.3</t>
   </si>
   <si>
     <t>Устройство покрытий площадок лестниц НЛ Тип П-3 ( Гидроизоляция обмазочная полимерцементная Ceresit CR 166 в 1 слой; Морозостойкий плиточный клей; Финишное покрытие по ГП)</t>
   </si>
   <si>
     <t>1.1.10.4</t>
   </si>
   <si>
     <t>Устройство покрытий ступеней лестниц НЛ Тип П-4 ( Гидроизоляция обмазочная полимерцементная Ceresit CR 166 в 1 слой; Морозостойкий плиточный клей; Гранитная плитка толщиной 60 мм, размер, цвет, качество поверхности по ДП)</t>
   </si>
@@ -536,228 +509,246 @@
   <si>
     <t>Устройство покрытий ступеней лестниц НЛ Тип П-6 ( Гидроизоляция обмазочная полимерцементная Ceresit CR 166 в 1 слой; Древесно-полимерный композит толщиной 60 мм, цвет по ДП)</t>
   </si>
   <si>
     <t>1.1.10.7</t>
   </si>
   <si>
     <t>Устройство покрытий ступеней лестниц НЛ Тип П-7 ( Цементопесчаная стяжка М150, армированная сеткой 5Вр-I 150х150 ГОСТ 23278-2012, толщина - 0,02 м; Гидроизоляция обмазочная полимерцементная Ceresit CR 166 в 1 слой; Древесно-полимерный композит толщиной 60 мм, цвет по ДП)</t>
   </si>
   <si>
     <t>1.1.10.8</t>
   </si>
   <si>
     <t>Устройство покрытий ступеней (подступенки) лестниц НЛ Тип П-8 ( Гидроизоляция обмазочная полимерцементная Ceresit CR 166 в 1 слой; Морозостойкий плиточный клей; Древесно-полимерный композит толщиной 60 мм, цвет по ДП)</t>
   </si>
   <si>
     <t>1.1.10.9</t>
   </si>
   <si>
     <t>Устройство покрытий  подпорных стен ПС Тип П-9 ( Геотекстильное полотно 500 г/м?;Профилированная мембрана ;Гидроизоляция обмазочная полимерцементная Ceresit CR 166 в 1 слой;Геотекстильное полотно 500 г/м?;Цементопесчаная стяжка М150 по уклону, армированная сеткой 5Вр-I 150х150 ГОСТ 23278-2012, толщина - 0,04 - 0,13 м;Мембрана Тефонд НР Дрейн Стар;Финишное покрытие по ГП)</t>
   </si>
   <si>
     <t>1.1.10.10</t>
   </si>
   <si>
-    <t>Устройство покрытий  подпорных стен ПС Тип П-109 ( Гидроизоляция обмазочная полимерцементная Ceresit CR 166 в 1 слой ;Цементопесчаная стяжка М150 по уклону, армированная сеткой 5Вр-I 150х150 ГОСТ 23278-2012, толщина - 0,04 - 0,13 мМембрана Тефонд НР Дрейн Стар;Финишное покрытие по ГП)</t>
+    <t>Устройство покрытий  подпорных стен ПС Тип П-109 ( Гидроизоляция обмазочная полимерцементная Ceresit CR 166 в 1 слой ;Цементопесчаная стяжка М150 по уклону, армированная сеткой 5Вр-I 150х150 ГОСТ 23278-2012, толщина - 0,04 - 0,13 м Мембрана Тефонд НР Дрейн Стар;Финишное покрытие по ГП)</t>
+  </si>
+  <si>
+    <t>1.1.10.11</t>
+  </si>
+  <si>
+    <t>Отделка вертикальных поверхностей подпорных стен и наружных лестниц</t>
+  </si>
+  <si>
+    <t>1.1.10.12</t>
+  </si>
+  <si>
+    <t>Установка накрывного камня и отливов по подпорным стенам и наружным лестницам</t>
   </si>
   <si>
     <t>1.1.11</t>
   </si>
   <si>
-    <t>Установка накрывного камня и отливов по подпорным стенам и наружным лестницам и выполнение работ по благоустройству в соответствии с 11-ОМ/2023-АС-10</t>
+    <t>Выполнение работ по благоустройству в соответствии с 11-ОМ/2023-ПОДД</t>
   </si>
   <si>
     <t>1.1.11.1</t>
   </si>
   <si>
-    <t>Устройство Аквапанели в 2 слоя 20 мм</t>
+    <t>Установка дорожных знаков</t>
   </si>
   <si>
     <t>1.1.11.2</t>
   </si>
   <si>
-    <t>Устройство геотекстильного полотна 500 г/м?</t>
+    <t>Устройство опор: Опора под дорожные знаки СКМ 3,5 (5,0 м.; 27,0 кг/ед.)</t>
   </si>
   <si>
     <t>1.1.11.3</t>
   </si>
   <si>
-    <t>Устройство дренажного геокомпозита Q-DREIN ZW5 50 10F в 1 слой</t>
+    <t>Устройство фундаментов : Монолитный фундамент из бетона B15 F100 W4 под стойки D76 (0,06 м3 – 1 шт.)</t>
   </si>
   <si>
     <t>1.1.11.4</t>
   </si>
   <si>
-    <t>Устройство выравнивающей штукатурки цементно-песчанным раствором по металлической оцинкованнай сетке с последующей окраской в цвет по ДП</t>
+    <t>Нанесение горизонтальной разметки: Разметка площадки (6х12 м.) для установки передвижных пожарных подъемных механизмов группы Л3</t>
   </si>
   <si>
     <t>1.1.11.5</t>
   </si>
   <si>
-    <t>Устройство утеплителя: Экструдированный пенополистирол, прочность на сжатие, толщиной 20 мм</t>
+    <t>Нанесение горизонтальной разметки: Табличка "Место стоянки пожарной техники" "пожарный гидрант" и т.п.</t>
   </si>
   <si>
     <t>1.1.11.6</t>
   </si>
   <si>
-    <t>Устройство бетонной фасадной плитки на клею, RAL 1013. Поверхность рельефная. (вертикальная отделка ПС)</t>
+    <t>Нанесение горизонтальной разметки: Сплошная линия шириной 10 см (обозначение парковок)</t>
   </si>
   <si>
     <t>1.1.11.7</t>
   </si>
   <si>
-    <t>Гидроизоляция обмазочная полимерцементная Ceresit CR 166 в 1 слой</t>
+    <t>Дублирование дорожного знака 8.17 ("Инвалиды") площадью 0,833 м</t>
   </si>
   <si>
     <t>1.1.11.8</t>
   </si>
   <si>
-    <t>устройство мембраны Тефонд НР Дрейн Стар</t>
-[...8 lines deleted...]
-    <t>Прижимная планка Planter Profile</t>
+    <t>Нанесение горизонтальной разметки. Пешеходный переход</t>
   </si>
   <si>
     <t>1.1.12</t>
   </si>
   <si>
-    <t xml:space="preserve">Установка накрывного камня </t>
+    <t>Работы не учтенные рабочей документацией</t>
   </si>
   <si>
     <t>1.1.12.1</t>
   </si>
   <si>
-    <t>Установка накрывного камня и отливов по подпорным стенам и наружным лестницам</t>
+    <t>Демонтаж,погрузка, вывоз и разгрузка на площадке складирования Заказчика по адресу М.О. п Вешки. бытовых помещений, забора, дорожных плит и другого имущества Заказчика, в том числе: штаб строительства; бытовые помещения - 8 шт; ограждение территории строительства забор 3БН-1 - 342 м.п.: плита аэродромная ПАГ 14.-295шт; опора электроснабжения с основанием из ж.б. блока -13 шт.</t>
+  </si>
+  <si>
+    <t>компл.</t>
+  </si>
+  <si>
+    <t>1.1.12.2</t>
+  </si>
+  <si>
+    <t>Разборка проездов и площадок из плит 2П30 (3х1,75х0,17) со складированием на строительной площадке для последующего использования</t>
+  </si>
+  <si>
+    <t>1.1.12.3</t>
+  </si>
+  <si>
+    <t>Разборка проездов и площадок из плит ПАГ 14 (6х2х0,14) со складированием на строительной площадке для последующего использования</t>
+  </si>
+  <si>
+    <t>1.1.12.4</t>
+  </si>
+  <si>
+    <t>Демонтаж КТПН, с демонтажом кабеля и вывозом на базу п. Вешки М.О.</t>
+  </si>
+  <si>
+    <t>компл</t>
+  </si>
+  <si>
+    <t>1.1.12.5</t>
+  </si>
+  <si>
+    <t>Демонтаж временного водопровода ( временное сооружение и трубы)  с сохранением и вывозом на базу п. Вешки М.О.</t>
+  </si>
+  <si>
+    <t>1.1.12.6</t>
+  </si>
+  <si>
+    <t>Песок для обратной засыпки ПС-2 в осях 1.1/1.М”-1.С</t>
+  </si>
+  <si>
+    <t>1.1.12.7</t>
+  </si>
+  <si>
+    <t>Демонтаж забирки из доски обрезной h=40 мм</t>
+  </si>
+  <si>
+    <t>1.1.12.8</t>
+  </si>
+  <si>
+    <t>Восстановление тротуаров :Фрезерование существующего покрытия</t>
+  </si>
+  <si>
+    <t>1.1.12.9</t>
+  </si>
+  <si>
+    <t>Восстановление тротуаров : укладка асфальтобетона мелкозернистый плотный тип Б, марка II, ГОСТ 9128-2013- 5 см</t>
+  </si>
+  <si>
+    <t>1.1.12.10</t>
+  </si>
+  <si>
+    <t>Полный комплекс работ по демонтажу и переносу забора в соотвествие с ведомостью объемов работ и проектной документацией</t>
+  </si>
+  <si>
+    <t>1.1.12.11</t>
+  </si>
+  <si>
+    <t>Полный комплекс работ по демонтажу и бытовок 10 шт, +1 бытовки пост охраны в соотвествие с ведомостью объемов работ и проектной документацией</t>
+  </si>
+  <si>
+    <t>1.1.12.12</t>
+  </si>
+  <si>
+    <t>Полный комплекс работ по монтажу забора в соотвествие с ведомостью объемов работ и проектной документацией</t>
   </si>
   <si>
     <t>1.1.13</t>
   </si>
   <si>
-    <t>Выполнение работ по благоустройству в соответствии с 11-ОМ/2023-ПОДД</t>
+    <t>Прочие работы на территории колледжа</t>
   </si>
   <si>
     <t>1.1.13.1</t>
   </si>
   <si>
-    <t>Установка дорожных знаков</t>
+    <t>Демонтаж асфальтобетона мелкозернистого</t>
   </si>
   <si>
     <t>1.1.13.2</t>
   </si>
   <si>
-    <t>Устройство опор: Опора под дорожные знаки СКМ 3,5 (5,0 м.; 27,0 кг/ед.)</t>
+    <t>Установка бордюра  БР100.20.8 на бетонную смесь</t>
   </si>
   <si>
     <t>1.1.13.3</t>
   </si>
   <si>
-    <t>Устройство фундаментов : Монолитный фундамент из бетона B15 F100 W4 под стойки D76 (0,06 м3 – 1 шт.)</t>
+    <t>Укладка асфальтобетона мелкозернистого, толщиной 5 см</t>
   </si>
   <si>
     <t>1.1.13.4</t>
   </si>
   <si>
-    <t>Нанесение горизонтальной разметки: Разметка площадки (6х12 м.) для установки передвижных пожарных подъемных механизмов группы Л3</t>
-[...25 lines deleted...]
-  <si>
     <t>1.1.14</t>
   </si>
   <si>
-    <t>Работы не учтенные рабочей документацией</t>
+    <t>Восстановление тротуара от ул. Потешная до границы ГПЗУ</t>
   </si>
   <si>
     <t>1.1.14.1</t>
   </si>
   <si>
-    <t>Демонтаж,погрузка, вывоз и разгрузка на площадке складирования бытовых помещений, забора, дорожных плит и другого имущества Заказчика, в том числе:Штаб строительства  ;Ограждение территории строительства забор 3БН-1 - 342 м.п.: Плита аэродромная ПАГ 14.-295шт;Опора электроснабжения с основанием из ж.б. блока -13 шт.</t>
-[...2 lines deleted...]
-    <t>компл.</t>
+    <t>Устройство щебеночного основания марка щебня М600, фр. 20-40, ГОСТ 32703-2014, h=0.1 м</t>
   </si>
   <si>
     <t>1.1.14.2</t>
   </si>
   <si>
-    <t>Восстановление тротуаров :Фрезерование существующего покрытия; Укладка асфальтобетона мелкозернистый плотный тип Б, марка II, ГОСТ 9128-2013- 5 см</t>
-[...26 lines deleted...]
-    <t>шт</t>
+    <t>Устройство асфальтобетонного покрытия из мелкозернистого асфальтобетона, плотного тип Б, марка II, ГОСТ 9128-2013, h=0.07 м</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -1114,54 +1105,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E115"/>
+  <dimension ref="A1:E113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E115" sqref="E115"/>
+      <selection activeCell="E113" sqref="E113"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="120" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="30">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="100">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
@@ -1208,1606 +1199,1576 @@
       <c r="D6" s="8"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="8"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="8">
-        <v>1752</v>
+        <v>50</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="8">
-        <v>143.3</v>
+        <v>41</v>
       </c>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D10" s="8">
-        <v>651.41</v>
+        <v>50.7</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D11" s="8">
-        <v>71.712</v>
+        <v>10</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12" s="10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="8">
-        <v>653.183</v>
+        <v>39</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8">
-        <v>3.196</v>
+        <v>9.4</v>
       </c>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>34.45</v>
+        <v>18</v>
       </c>
       <c r="E14" s="4"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8">
-        <v>39.75</v>
+        <v>1</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="8">
-        <v>389.49</v>
+        <v>2.75</v>
       </c>
       <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="5" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B17" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B17" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="8"/>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D18" s="8">
-        <v>1133.04</v>
+        <v>133</v>
       </c>
       <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B19" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="8">
-        <v>96.136</v>
+        <v>3</v>
       </c>
       <c r="E19" s="4"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="5" t="s">
-        <v>38</v>
-[...9 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="8"/>
       <c r="E20" s="4"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8">
-        <v>298.63</v>
+        <v>26.7</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B22" s="10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="8">
-        <v>23.75</v>
+        <v>62</v>
       </c>
       <c r="E22" s="4"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="D23" s="8">
-        <v>1198</v>
+        <v>46.4</v>
       </c>
       <c r="E23" s="4"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="5" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B24" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="B24" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="D24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="8"/>
       <c r="E24" s="4"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B25" s="9" t="s">
+      <c r="B25" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="C25" s="1"/>
-      <c r="D25" s="8"/>
+      <c r="C25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="8">
+        <v>2750</v>
+      </c>
       <c r="E25" s="4"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="D26" s="8">
-        <v>21</v>
+        <v>296</v>
       </c>
       <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D27" s="8">
-        <v>340</v>
+        <v>1562.9</v>
       </c>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B28" s="9" t="s">
+      <c r="B28" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="C28" s="1"/>
-      <c r="D28" s="8"/>
+      <c r="C28" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" s="8">
+        <v>113.3</v>
+      </c>
       <c r="E28" s="4"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D29" s="8">
-        <v>62.7</v>
+        <v>621.41</v>
       </c>
       <c r="E29" s="4"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D30" s="8">
-        <v>5.6</v>
+        <v>58.78</v>
       </c>
       <c r="E30" s="4"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D31" s="8">
-        <v>1803.97</v>
+        <v>593.14</v>
       </c>
       <c r="E31" s="4"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D32" s="8">
-        <v>613.86</v>
+        <v>2.62</v>
       </c>
       <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D33" s="8">
-        <v>146.2</v>
+        <v>28.24</v>
       </c>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D34" s="8">
-        <v>125</v>
+        <v>32.58</v>
       </c>
       <c r="E34" s="4"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B35" s="9" t="s">
+      <c r="B35" s="10" t="s">
         <v>71</v>
       </c>
-      <c r="C35" s="1"/>
-      <c r="D35" s="8"/>
+      <c r="C35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D35" s="8">
+        <v>319.29</v>
+      </c>
       <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D36" s="8">
-        <v>3</v>
+        <v>98.67</v>
       </c>
       <c r="E36" s="4"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D37" s="8">
-        <v>3</v>
+        <v>1133.04</v>
       </c>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D38" s="8">
-        <v>32</v>
+        <v>78.8</v>
       </c>
       <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D39" s="8">
-        <v>27</v>
+        <v>602.08</v>
       </c>
       <c r="E39" s="4"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D40" s="8">
-        <v>1</v>
+        <v>3116.76</v>
       </c>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D41" s="8">
-        <v>1</v>
+        <v>298.63</v>
       </c>
       <c r="E41" s="4"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D42" s="8">
-        <v>1</v>
+        <v>23.75</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="D43" s="8">
-        <v>1</v>
+        <v>1198</v>
       </c>
       <c r="E43" s="4"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D44" s="8">
-        <v>1</v>
+        <v>285</v>
       </c>
       <c r="E44" s="4"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="5" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B45" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="C45" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B45" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="8"/>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D46" s="8">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="E46" s="4"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D47" s="8">
-        <v>76.6</v>
+        <v>340</v>
       </c>
       <c r="E47" s="4"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D48" s="8">
-        <v>7.35</v>
+        <v>62.7</v>
       </c>
       <c r="E48" s="4"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D49" s="8">
-        <v>2</v>
+        <v>5.6</v>
       </c>
       <c r="E49" s="4"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D50" s="8">
-        <v>8</v>
+        <v>1803.97</v>
       </c>
       <c r="E50" s="4"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D51" s="8">
-        <v>1</v>
+        <v>613.86</v>
       </c>
       <c r="E51" s="4"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D52" s="8">
-        <v>3</v>
+        <v>146.2</v>
       </c>
       <c r="E52" s="4"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D53" s="8">
-        <v>3</v>
+        <v>125</v>
       </c>
       <c r="E53" s="4"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D54" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="5" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B55" s="10" t="s">
         <v>111</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B55" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="8"/>
       <c r="E55" s="4"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>49</v>
+        <v>115</v>
       </c>
       <c r="D56" s="8">
-        <v>1</v>
+        <v>85.5</v>
       </c>
       <c r="E56" s="4"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D57" s="8">
-        <v>1</v>
+        <v>10.64</v>
       </c>
       <c r="E57" s="4"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D58" s="8">
-        <v>1</v>
+        <v>4.31</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D59" s="8">
-        <v>6</v>
+        <v>25.79</v>
       </c>
       <c r="E59" s="4"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D60" s="8">
-        <v>12</v>
+        <v>172.2</v>
       </c>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C61" s="1"/>
       <c r="D61" s="8"/>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D62" s="8">
-        <v>1</v>
+        <v>374.88</v>
       </c>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="5" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-      <c r="D63" s="8"/>
+        <v>128</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D63" s="8">
+        <v>653.22</v>
+      </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="5" t="s">
-        <v>128</v>
-[...9 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="B64" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="8"/>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D65" s="8">
-        <v>17.981</v>
+        <v>45.2</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="D66" s="8">
-        <v>5.258</v>
+        <v>10.7</v>
       </c>
       <c r="E66" s="4"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="5" t="s">
-        <v>134</v>
-[...9 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="8"/>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D68" s="8">
-        <v>273</v>
+        <v>3</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="5" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-      <c r="D69" s="8"/>
+        <v>140</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69" s="8">
+        <v>21</v>
+      </c>
       <c r="E69" s="4"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>63</v>
+        <v>143</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D70" s="8">
-        <v>374.88</v>
+        <v>18</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="5" t="s">
-        <v>141</v>
-[...9 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="8"/>
       <c r="E71" s="4"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="5" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-      <c r="D72" s="8"/>
+        <v>146</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D72" s="8">
+        <v>55.71</v>
+      </c>
       <c r="E72" s="4"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D73" s="8">
-        <v>45.2</v>
+        <v>9.9</v>
       </c>
       <c r="E73" s="4"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D74" s="8">
-        <v>10.7</v>
+        <v>1.21</v>
       </c>
       <c r="E74" s="4"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="5" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-      <c r="D75" s="8"/>
+        <v>152</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D75" s="8">
+        <v>1.49</v>
+      </c>
       <c r="E75" s="4"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D76" s="8">
-        <v>42</v>
+        <v>123.67</v>
       </c>
       <c r="E76" s="4"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="5" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-      <c r="D77" s="8"/>
+        <v>156</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D77" s="8">
+        <v>13.92</v>
+      </c>
       <c r="E77" s="4"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D78" s="8">
-        <v>55.71</v>
+        <v>1.09</v>
       </c>
       <c r="E78" s="4"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D79" s="8">
-        <v>9.9</v>
+        <v>58.54</v>
       </c>
       <c r="E79" s="4"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D80" s="8">
-        <v>1.21</v>
+        <v>138.79</v>
       </c>
       <c r="E80" s="4"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B81" s="10" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D81" s="8">
-        <v>1.49</v>
+        <v>318.33</v>
       </c>
       <c r="E81" s="4"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B82" s="10" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D82" s="8">
-        <v>123.67</v>
+        <v>318.33</v>
       </c>
       <c r="E82" s="4"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="D83" s="8">
-        <v>13.92</v>
+        <v>197.52</v>
       </c>
       <c r="E83" s="4"/>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="5" t="s">
-        <v>167</v>
-[...9 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="B84" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="8"/>
       <c r="E84" s="4"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D85" s="8">
-        <v>58.54</v>
+        <v>67</v>
       </c>
       <c r="E85" s="4"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D86" s="8">
-        <v>138.79</v>
+        <v>28</v>
       </c>
       <c r="E86" s="4"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D87" s="8">
-        <v>318.33</v>
+        <v>2</v>
       </c>
       <c r="E87" s="4"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="5" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-      <c r="D88" s="8"/>
+        <v>178</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88" s="8">
+        <v>10</v>
+      </c>
       <c r="E88" s="4"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C89" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89" s="8">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>274.64</v>
       </c>
       <c r="E89" s="4"/>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="D90" s="8">
-        <v>45.47</v>
+        <v>35.8</v>
       </c>
       <c r="E90" s="4"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D91" s="8">
-        <v>45.48</v>
+        <v>1</v>
       </c>
       <c r="E91" s="4"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B92" s="10" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D92" s="8">
-        <v>496.24</v>
+        <v>5</v>
       </c>
       <c r="E92" s="4"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="5" t="s">
-        <v>185</v>
-[...9 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="B93" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="8"/>
       <c r="E93" s="4"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B94" s="10" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="D94" s="8">
-        <v>274.71</v>
+        <v>1</v>
       </c>
       <c r="E94" s="4"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B95" s="10" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D95" s="8">
-        <v>768.54</v>
+        <v>40</v>
       </c>
       <c r="E95" s="4"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B96" s="10" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>193</v>
+        <v>37</v>
       </c>
       <c r="D96" s="8">
-        <v>1369.03</v>
+        <v>75</v>
       </c>
       <c r="E96" s="4"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="5" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B97" s="10" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>46</v>
+        <v>199</v>
       </c>
       <c r="D97" s="8">
-        <v>944.53</v>
+        <v>1</v>
       </c>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="5" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-      <c r="D98" s="8"/>
+        <v>200</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D98" s="8">
+        <v>1</v>
+      </c>
       <c r="E98" s="4"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="5" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B99" s="10" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="D99" s="8">
-        <v>197.52</v>
+        <v>310</v>
       </c>
       <c r="E99" s="4"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="5" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-      <c r="D100" s="8"/>
+        <v>204</v>
+      </c>
+      <c r="B100" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D100" s="8">
+        <v>61.3</v>
+      </c>
       <c r="E100" s="4"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="5" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D101" s="8">
-        <v>67</v>
+        <v>500</v>
       </c>
       <c r="E101" s="4"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="5" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B102" s="10" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D102" s="8">
-        <v>28</v>
+        <v>500</v>
       </c>
       <c r="E102" s="4"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="5" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="D103" s="8">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="E103" s="4"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="5" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D104" s="8">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E104" s="4"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="5" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B105" s="10" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="D105" s="8">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="5" t="s">
-        <v>212</v>
-[...9 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="B106" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="C106" s="1"/>
+      <c r="D106" s="8"/>
       <c r="E106" s="4"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D107" s="8">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="E107" s="4"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="D108" s="8">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="E108" s="4"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="5" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-      <c r="D109" s="8"/>
+        <v>222</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D109" s="8">
+        <v>20</v>
+      </c>
       <c r="E109" s="4"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B110" s="10" t="s">
-        <v>221</v>
+        <v>127</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>222</v>
+        <v>20</v>
       </c>
       <c r="D110" s="8">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="E110" s="4"/>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="5" t="s">
-        <v>223</v>
-[...9 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="B111" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="8"/>
       <c r="E111" s="4"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B112" s="10" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>46</v>
+        <v>115</v>
       </c>
       <c r="D112" s="8">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="E112" s="4"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="5" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B113" s="10" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>49</v>
+        <v>115</v>
       </c>
       <c r="D113" s="8">
-        <v>11</v>
+        <v>130</v>
       </c>
       <c r="E113" s="4"/>
-    </row>
-[...28 lines deleted...]
-      <c r="E115" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>