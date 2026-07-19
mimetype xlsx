--- v0 (2026-06-02)
+++ v1 (2026-07-19)
@@ -12,170 +12,326 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Ведомость объемов работ к тендеру №1131</t>
   </si>
   <si>
     <t>ЭТО НЕ ОФЕРТА И НЕ КП, ЗАПОЛНЯТЬ ЕЕ НЕ НУЖНО. ЭТО ВЕДОМОСТЬ ОБЪЕМОВ РАБОТ, ИСПОЛЬЗУЙТЕ ЕЕ ДЛЯ ВАШИХ РАСЧЕТОВ</t>
   </si>
   <si>
-    <t xml:space="preserve">Комплекс строительно-монтажных работ по отделке стен и потолков паркинга и МОП </t>
+    <t>Комплекс СМР и ПНР по устройству инженерных систем наружного освещения</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Виды работ</t>
   </si>
   <si>
     <t>Ед. изм.</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Затраты на весь проект (г. Москва, ул. Ботаническая, вл. 29 (Гостиница Останкино))</t>
+    <t>Общие затраты_3-я очередь г. Москва, ул. Ботаническая, вл. 29 (Гостиница Останкино)</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
-    <t>Отделка МОП и входных групп ниже отм. 0,000</t>
+    <t>Устройство внутриплощадочных систем наружного освещения</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
-    <t>Отделка стен паркинга и МОП</t>
+    <t>Земляные работы</t>
   </si>
   <si>
     <t>1.1.1.1</t>
   </si>
   <si>
-    <t>Отделка стен керамогранитом, Atlas Concorde FDM Panda White Cerrato 60х120 см, арт. 610015000656, включая подготовку поверхности (Лифтовой холл)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> м2</t>
+    <t>Рытье траншеи в грунте III категории, вручную с учетом вывоза и утилизацией</t>
+  </si>
+  <si>
+    <t>м3</t>
   </si>
   <si>
     <t>1.1.1.2</t>
   </si>
   <si>
-    <t>Облицовка стен керамогранитом, Laparet, Экстрим Неро, 60х120 см, полированный, арт. 129364, включая подготовку поверхности (Лифтовой холл)</t>
+    <t>Обратная засыпка траншеи строительным песком (Купл=0,98)</t>
   </si>
   <si>
     <t>1.1.1.3</t>
   </si>
   <si>
-    <t>Облицовка колонн керамогранитом, Kerama Marazzi: Монпарнас, бежевый, светлый, 8,5х28,5 см, арт. 9022, включая подготовку поверхности (Колонны)</t>
-[...26 lines deleted...]
-    <t>Устройство угловых резиновых демпферов, Н=900 мм, толщина 12 мм, ширина 100 мм</t>
+    <t>Обратная засыпка траншеи обычным привозным грунтом</t>
   </si>
   <si>
     <t>1.1.2</t>
   </si>
   <si>
-    <t>Отделка потолков паркинга и МОП</t>
+    <t>Осветительное оборудование</t>
   </si>
   <si>
     <t>1.1.2.1</t>
   </si>
   <si>
-    <t>Устройство подвесного потолка на металлическом каркасе с обшивкой ГКЛО (Файерборд или аналог) в 2 слоя с окраской, включая подготовку поверхности и устройство ревизионных лючков, 4 шт., RAL согласовать (Лифтовой холл)</t>
+    <t>Монтаж светильников Куба мини,10 Вт, Cuba Mini 10 W</t>
+  </si>
+  <si>
+    <t>шт</t>
   </si>
   <si>
     <t>1.1.2.2</t>
   </si>
   <si>
-    <t>Устройство простой окраски потолков, без подготовки поверхности с учетом обеспыливания RAL согласовать</t>
+    <t>Монтаж архитектурных светильников, 6 Вт, MidiLine 400</t>
   </si>
   <si>
     <t>1.1.2.3</t>
   </si>
   <si>
-    <t>Утепление потолков минераловатными плитами Роквул Фасад Баттс (или аналог), 126-150 кг/м3, 100 мм</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> м3 </t>
+    <t>Монтаж фасадных светильников 20 Вт, Cuba 1 20 W</t>
   </si>
   <si>
     <t>1.1.2.4</t>
   </si>
   <si>
-    <t>Окраски потолков по утеплителю, включая подготовку поверхности с учётом армированной сеткой из стекловолокна, RAL согласовать</t>
+    <t>Монтаж светодиодных светильников дорожного освещения и освещения спортивной площадки, 50Вт, Cuba1 50W</t>
+  </si>
+  <si>
+    <t>1.1.2.5</t>
+  </si>
+  <si>
+    <t>Монтаж светодиодных светильников, 3Вт, Microline 300</t>
+  </si>
+  <si>
+    <t>1.1.2.6</t>
+  </si>
+  <si>
+    <t>Монтаж торшеров наружного освещения, 3000К, 7,8Вт, VTK1</t>
+  </si>
+  <si>
+    <t>1.1.2.7</t>
+  </si>
+  <si>
+    <t>Выключатель одноклавишный уличный, ip67</t>
+  </si>
+  <si>
+    <t>1.1.3</t>
+  </si>
+  <si>
+    <t>Опоры и материалы</t>
+  </si>
+  <si>
+    <t>1.1.3.1</t>
+  </si>
+  <si>
+    <t>Монтаж опор 6 м с предварительной подготовкой под крепление 1 светильника, Тверь TV60/1</t>
+  </si>
+  <si>
+    <t>1.1.3.2</t>
+  </si>
+  <si>
+    <t>Монтаж опор 4 м с предварительной подготовкой под крепление 2 светильников, Тверь TV40/2</t>
+  </si>
+  <si>
+    <t>1.1.3.3</t>
+  </si>
+  <si>
+    <t>Монтаж опор 4 м с предварительной подготовкой под крепление 1 светильника, Тверь TV40/1</t>
+  </si>
+  <si>
+    <t>1.1.3.4</t>
+  </si>
+  <si>
+    <t>Монтаж трубчатых закладных элементов для опор Тверь TV40/1, Тверь TV40/2, Тверь TV60/1с фланцевым креплением D170., TP1</t>
+  </si>
+  <si>
+    <t>1.1.3.5</t>
+  </si>
+  <si>
+    <t>Монтаж анкерных закладных элементов для торшерного светильника Вятка, VTK1, ANK-R</t>
+  </si>
+  <si>
+    <t>1.1.3.6</t>
+  </si>
+  <si>
+    <t>Монтаж декоративных фланецев для опор Тверь TV40/1, Тверь TV40/2, Тверь TV60/1, торшерного светильника Вятка, VTK1, FLD3</t>
+  </si>
+  <si>
+    <t>1.1.3.7</t>
+  </si>
+  <si>
+    <t>Щиток вводной с предохранителями в опору, D01 TB-2 ROSA</t>
+  </si>
+  <si>
+    <t>1.1.3.8</t>
+  </si>
+  <si>
+    <t>Крепежный комплект (болты, гайки, шайбы)</t>
+  </si>
+  <si>
+    <t>1.1.3.9</t>
+  </si>
+  <si>
+    <t>Устройство фундаментов под опоры. Бетон В15</t>
+  </si>
+  <si>
+    <t>1.1.4</t>
+  </si>
+  <si>
+    <t>Трубы наружные для прокладки кабеля</t>
+  </si>
+  <si>
+    <t>1.1.4.1</t>
+  </si>
+  <si>
+    <t>Труба двустенная гофрированная ПНД/ПВД d63/52 мм SN6, ДКС арт.121950</t>
+  </si>
+  <si>
+    <t>м</t>
+  </si>
+  <si>
+    <t>1.1.4.2</t>
+  </si>
+  <si>
+    <t>Уплотнительное кольцо d=50мм, ДКС арт.016050</t>
+  </si>
+  <si>
+    <t>1.1.4.3</t>
+  </si>
+  <si>
+    <t>Труба ПВХ Д20</t>
+  </si>
+  <si>
+    <t>1.1.4.4</t>
+  </si>
+  <si>
+    <t>Лента защитно-сигнальная (метраж уточнить при укладке)</t>
+  </si>
+  <si>
+    <t>1.1.5</t>
+  </si>
+  <si>
+    <t>Кабельная продукция</t>
+  </si>
+  <si>
+    <t>1.1.5.1</t>
+  </si>
+  <si>
+    <t>Кабель ППГнг(А)-HF 5х10</t>
+  </si>
+  <si>
+    <t>1.1.5.2</t>
+  </si>
+  <si>
+    <t>Кабель ППГнг(А)-HF 3х6</t>
+  </si>
+  <si>
+    <t>1.1.5.3</t>
+  </si>
+  <si>
+    <t>Кабель ППГнг(А)-HF 3х4</t>
+  </si>
+  <si>
+    <t>1.1.5.4</t>
+  </si>
+  <si>
+    <t>Кабель ВВГнг(А)-LS 5х10</t>
+  </si>
+  <si>
+    <t>1.1.5.5</t>
+  </si>
+  <si>
+    <t>Кабель ВВГнг(А)-LS 3х6</t>
+  </si>
+  <si>
+    <t>1.1.5.6</t>
+  </si>
+  <si>
+    <t>Кабель ВВГнг(А)-LS 3х4</t>
+  </si>
+  <si>
+    <t>1.1.5.7</t>
+  </si>
+  <si>
+    <t>Кабель ПВС 3х1,5</t>
+  </si>
+  <si>
+    <t>1.1.6</t>
+  </si>
+  <si>
+    <t>Шкафы ШНО</t>
+  </si>
+  <si>
+    <t>1.1.6.1</t>
+  </si>
+  <si>
+    <t>Шкаф управления наружным освещением, IP 54, НПК "Энергия" ЯУО 9601-3474</t>
+  </si>
+  <si>
+    <t>1.1.6.2</t>
+  </si>
+  <si>
+    <t>Счетчик электроэнергии Меркурий 234 ARTm-01(D) ,3x(5-60)А</t>
+  </si>
+  <si>
+    <t>1.1.6.3</t>
+  </si>
+  <si>
+    <t>Шкаф электрический</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -532,54 +688,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E19"/>
+  <dimension ref="A1:E45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E19" sqref="E19"/>
+      <selection activeCell="E45" sqref="E45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="120" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="30">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="100">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
@@ -626,214 +782,588 @@
       <c r="D6" s="8"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="8"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="8">
-        <v>214</v>
+        <v>427.95</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="8">
-        <v>66</v>
+        <v>142.65</v>
       </c>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="8">
-        <v>343</v>
+        <v>285.3</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="B11" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="8"/>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="8">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D13" s="8">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="8">
-        <v>310</v>
+        <v>13</v>
       </c>
       <c r="E14" s="4"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="9" t="s">
+      <c r="B15" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="C15" s="1"/>
-      <c r="D15" s="8"/>
+      <c r="C15" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="8">
+        <v>13</v>
+      </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D16" s="8">
-        <v>54.9</v>
+        <v>4</v>
       </c>
       <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D17" s="8">
-        <v>9368.5</v>
+        <v>13</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D18" s="8">
-        <v>67.43</v>
+        <v>1</v>
       </c>
       <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B19" s="10" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="4"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="B20" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="8">
+        <v>7</v>
+      </c>
+      <c r="E20" s="4"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="8">
+        <v>8</v>
+      </c>
+      <c r="E21" s="4"/>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="8">
+        <v>17</v>
+      </c>
+      <c r="E22" s="4"/>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="8">
+        <v>32</v>
+      </c>
+      <c r="E23" s="4"/>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="8">
+        <v>13</v>
+      </c>
+      <c r="E24" s="4"/>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="8">
+        <v>45</v>
+      </c>
+      <c r="E25" s="4"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D26" s="8">
+        <v>45</v>
+      </c>
+      <c r="E26" s="4"/>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" s="8">
+        <v>45</v>
+      </c>
+      <c r="E27" s="4"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D19" s="8">
-[...2 lines deleted...]
-      <c r="E19" s="4"/>
+      <c r="D28" s="8">
+        <v>4.91</v>
+      </c>
+      <c r="E28" s="4"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="4"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D30" s="8">
+        <v>1610</v>
+      </c>
+      <c r="E30" s="4"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D31" s="8">
+        <v>165</v>
+      </c>
+      <c r="E31" s="4"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" s="8">
+        <v>390</v>
+      </c>
+      <c r="E32" s="4"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D33" s="8">
+        <v>1610</v>
+      </c>
+      <c r="E33" s="4"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="4"/>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D35" s="8">
+        <v>381</v>
+      </c>
+      <c r="E35" s="4"/>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="8">
+        <v>99</v>
+      </c>
+      <c r="E36" s="4"/>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="8">
+        <v>107</v>
+      </c>
+      <c r="E37" s="4"/>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D38" s="8">
+        <v>1203</v>
+      </c>
+      <c r="E38" s="4"/>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D39" s="8">
+        <v>101</v>
+      </c>
+      <c r="E39" s="4"/>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D40" s="8">
+        <v>325</v>
+      </c>
+      <c r="E40" s="4"/>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D41" s="8">
+        <v>240</v>
+      </c>
+      <c r="E41" s="4"/>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B42" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="4"/>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" s="8">
+        <v>2</v>
+      </c>
+      <c r="E43" s="4"/>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" s="8">
+        <v>2</v>
+      </c>
+      <c r="E44" s="4"/>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D45" s="8">
+        <v>2</v>
+      </c>
+      <c r="E45" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>