--- v0 (2026-05-15)
+++ v1 (2026-08-21)
@@ -101,51 +101,51 @@
   <si>
     <t>Устройство антистатической пропитки для бетона "Элакор ЭД (или аналог)</t>
   </si>
   <si>
     <t>1.1.1.5</t>
   </si>
   <si>
     <t>Устройство керамической плитки на клею, плитку согласовать с заказчиком</t>
   </si>
   <si>
     <t>1.1.1.6</t>
   </si>
   <si>
     <t>Устройство гидроизоляции, "Кальматрон Эластик" в 2 слоя (или аналог), согласно РД</t>
   </si>
   <si>
     <t>1.1.2</t>
   </si>
   <si>
     <t>Устройство отделки стен технических помещений (без ИТП и ВНС). Ниже отм. 0.000</t>
   </si>
   <si>
     <t>1.1.2.1</t>
   </si>
   <si>
-    <t>Устройство окраски водно-эмульсионной краской, RAL 9001, в 1 слой, с учетом подготовки поверхности, высота окраски 3м</t>
+    <t>Механизированная воздушного напыления шпатлевка на цементной основе структурным способом (узор типа Шагрень предварительно отколлерованная) Ral согласовать, по каменным поверхностям предусмотреть дополнительно простую штукатурку стен, до 3 метров</t>
   </si>
   <si>
     <t>1.1.2.2</t>
   </si>
   <si>
     <t>Устройство обеспыливания, от 3м до перекрытия</t>
   </si>
   <si>
     <t>1.1.3</t>
   </si>
   <si>
     <t>Устройство отделки потолка технических помещений (без ИТП и ВНС). Ниже отм. 0.000</t>
   </si>
   <si>
     <t>1.1.3.1</t>
   </si>
   <si>
     <t>Устройство минераловатных звукоизоляционных плит "Шуманет-БМ" - 50 мм</t>
   </si>
   <si>
     <t>м3</t>
   </si>
   <si>
     <t>1.1.3.2</t>
   </si>
@@ -203,51 +203,51 @@
   <si>
     <t>Устройство ЦПС М150, армированная сеткой 4ВР1х100х100, по уклону - 40 мм</t>
   </si>
   <si>
     <t>1.2.1.3</t>
   </si>
   <si>
     <t>Устройство пароизоляционной пленки ТехноНИКОЛЬ</t>
   </si>
   <si>
     <t>1.2.1.4</t>
   </si>
   <si>
     <t>Устройство плит экструзионного пенополистирола - 40 мм</t>
   </si>
   <si>
     <t>1.2.2</t>
   </si>
   <si>
     <t>Устройство отделки стен (1.16, 1.17, 2.03) технических помещений. Выше отм. 0.000 (1 этаж)</t>
   </si>
   <si>
     <t>1.2.2.1</t>
   </si>
   <si>
-    <t>Устройство окраски водно-эмульсионной краской, RAL 7035, в 1 слой, с учетом подготовки поверхности</t>
+    <t>Механизированная воздушного напыления шпатлевка на цементной основе структурным способом (узор типа Шагрень предварительно отколлерованная) Ral согласовать, по каменным поверхностям предусмотреть дополнительно простую штукатурку стен</t>
   </si>
   <si>
     <t>1.2.3</t>
   </si>
   <si>
     <t>Устройство отделки потолка (1.16, 1.17, 2.03) технических помещений. Выше отм. 0.000 (1 этаж)</t>
   </si>
   <si>
     <t>1.2.3.1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>